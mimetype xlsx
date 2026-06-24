--- v2 (2026-03-31)
+++ v3 (2026-06-24)
@@ -12,1619 +12,1631 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Details" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
   <si>
     <t>Sr</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Generic Name</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Pack Size</t>
   </si>
   <si>
     <t>Carton Size</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>ACEFORD 100MG TABLETS</t>
   </si>
   <si>
     <t>( Aceclofenac 100mg )</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
-    <t>AFN 57.75</t>
+    <t>AFN 61.87</t>
   </si>
   <si>
     <t>ARGINOL 2GM SACHET</t>
   </si>
   <si>
     <t>( L-arginine 2g )</t>
   </si>
   <si>
     <t>Sachets</t>
   </si>
   <si>
+    <t>AFN 229.50</t>
+  </si>
+  <si>
+    <t>ATTENTRA 10MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Atomoxetine 10mg )</t>
+  </si>
+  <si>
+    <t>Capsules</t>
+  </si>
+  <si>
+    <t>AFN 166.28</t>
+  </si>
+  <si>
+    <t>ATTENTRA 25MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Atomoxetine 25mg )</t>
+  </si>
+  <si>
+    <t>AFN 271.32</t>
+  </si>
+  <si>
+    <t>BAPEN 100MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Gabapentin (USP) ) 100mg</t>
+  </si>
+  <si>
+    <t>AFN 0.60</t>
+  </si>
+  <si>
+    <t>BAPEN 300MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Gabapentin (USP) ) 300mg</t>
+  </si>
+  <si>
+    <t>BRAXIS SACHET</t>
+  </si>
+  <si>
+    <t>(Multivitamin Supplement)</t>
+  </si>
+  <si>
+    <t>AFN 0.00</t>
+  </si>
+  <si>
+    <t>BREAZY COUGH 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Ivy Leaf Extract (BP) 35mg )</t>
+  </si>
+  <si>
+    <t>Syrup</t>
+  </si>
+  <si>
+    <t>AFN 82.88</t>
+  </si>
+  <si>
+    <t>BUTRIN 75MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Bupropion HCl (USP) 75mg )</t>
+  </si>
+  <si>
+    <t>AFN 102.26</t>
+  </si>
+  <si>
+    <t>BUTRIN XL 150MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Bupropion HCl (USP) 150mg )</t>
+  </si>
+  <si>
+    <t>AFN 230.01</t>
+  </si>
+  <si>
+    <t>BUTRIN XL 300 MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Bupropion HCl (USP) 300mg )</t>
+  </si>
+  <si>
+    <t>AFN 510.00</t>
+  </si>
+  <si>
+    <t>CALCAR-D TABLETS</t>
+  </si>
+  <si>
+    <t>( Vitamins and Calcium )</t>
+  </si>
+  <si>
+    <t>AFN 140.00</t>
+  </si>
+  <si>
+    <t>CALGAE CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Vitamin D, Vitamin K, Calcium [Algae Calcium], Magnesium [Algae Calcium] )</t>
+  </si>
+  <si>
+    <t>AFN 246.36</t>
+  </si>
+  <si>
+    <t>CALOSIS-D TABLETS</t>
+  </si>
+  <si>
+    <t>( Vitamin D3 (BP) 5000IU Vitamin K2 (USP) 90mcg )</t>
+  </si>
+  <si>
+    <t>AFN 76.50</t>
+  </si>
+  <si>
+    <t>CANDIZOL 150MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Fluconazole 150mg )</t>
+  </si>
+  <si>
+    <t>AFN 62.99</t>
+  </si>
+  <si>
+    <t>CANDIZOL 200MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Fluconazole 200mg )</t>
+  </si>
+  <si>
+    <t>CANDIZOL 50MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Fluconazole 50mg )</t>
+  </si>
+  <si>
+    <t>CAVID 120ML SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Calcium (from Algae) 750mg Magnesium (from Algae) 65mg Vit D3 (BP) 1000IU )</t>
+  </si>
+  <si>
+    <t>Suspension</t>
+  </si>
+  <si>
+    <t>AFN 150.45</t>
+  </si>
+  <si>
+    <t>CAVID CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Calcium Supplement )</t>
+  </si>
+  <si>
+    <t>AFN 153.00</t>
+  </si>
+  <si>
+    <t>CECUL 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefoperazone Sodium eq. to Cefoperazone (USP) 500mg Sulbactam Sodium eq. to Sulbactam (USP) 500mg )</t>
+  </si>
+  <si>
+    <t>Injections</t>
+  </si>
+  <si>
+    <t>AFN 104.55</t>
+  </si>
+  <si>
+    <t>CECUL 2G INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefoperazone Sodium eq. to Cefoperazone (USP) 1g Sulbactam Sodium eq. to Sulbactam (USP) 1g )</t>
+  </si>
+  <si>
+    <t>CELERON 100MG CHEWABLE TABLETS</t>
+  </si>
+  <si>
+    <t>( Co enzyme Q10 (BP) 100mg )</t>
+  </si>
+  <si>
+    <t>Chewable Tablets</t>
+  </si>
+  <si>
+    <t>AFN 357.00</t>
+  </si>
+  <si>
+    <t>CELERON 50MG CHEWABLE TABLETS</t>
+  </si>
+  <si>
+    <t>( Co enzyme Q10 (BP) 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 204.00</t>
+  </si>
+  <si>
+    <t>CELERON SR 120MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Co enzyme Q10 (BP) 120mg )</t>
+  </si>
+  <si>
+    <t>CELOX 100MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Celecoxib 100mg )</t>
+  </si>
+  <si>
+    <t>AFN 36.98</t>
+  </si>
+  <si>
+    <t>CETRALEX 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Setraline HCL ) 100mg</t>
+  </si>
+  <si>
+    <t>AFN 332.52</t>
+  </si>
+  <si>
+    <t>CETRALEX 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Sertraline HCL ) 50mg</t>
+  </si>
+  <si>
+    <t>AFN 345.78</t>
+  </si>
+  <si>
+    <t>CINROL 250MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Ciprofloxacin HCl (USP) 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 56.10</t>
+  </si>
+  <si>
+    <t>CINROL 500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Ciprofloxacin HCl (USP) 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 89.25</t>
+  </si>
+  <si>
+    <t>CLIPSEL 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Lacosamide (BP) 100mg )</t>
+  </si>
+  <si>
+    <t>AFN 180.46</t>
+  </si>
+  <si>
+    <t>CLIPSEL 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Lacosamide (BP) 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 124.95</t>
+  </si>
+  <si>
+    <t>CLOSIUM SACHET</t>
+  </si>
+  <si>
+    <t>( Bifidobacterium Bifidum 0.5 Billion CFU Clostridium Butyricum 0.5 Billion CFU )</t>
+  </si>
+  <si>
+    <t>CODOPA 25+100MG TABLET</t>
+  </si>
+  <si>
+    <t>( Carbidopa 25mg + Levodopa 100mg )</t>
+  </si>
+  <si>
+    <t>AFN 77.27</t>
+  </si>
+  <si>
+    <t>CODOPA 25+250MG TABLET</t>
+  </si>
+  <si>
+    <t>( Carbidopa 25mg + Levodopa 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 433.50</t>
+  </si>
+  <si>
+    <t>CONTIFLO 0.4MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Tamsulosin ) HCL 0.4mg</t>
+  </si>
+  <si>
+    <t>AFN 306.00</t>
+  </si>
+  <si>
+    <t>DEURIC 40MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Febuxostat 40mg )</t>
+  </si>
+  <si>
+    <t>AFN 144.37</t>
+  </si>
+  <si>
+    <t>DEURIC 80MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Febuxostat 80mg )</t>
+  </si>
+  <si>
+    <t>DEVENDA 250MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Levetiracetam 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 344.25</t>
+  </si>
+  <si>
+    <t>DEVENDA 500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Levetiracetam 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 520.20</t>
+  </si>
+  <si>
+    <t>DEVENDA INJECTION</t>
+  </si>
+  <si>
+    <t>AFN 121.97</t>
+  </si>
+  <si>
+    <t>DOBALTA 20MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Duloxetine Hydrochloride 20mg )</t>
+  </si>
+  <si>
+    <t>AFN 151.59</t>
+  </si>
+  <si>
+    <t>DOBALTA 30MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Duloxetine Hydrochloride 30mg )</t>
+  </si>
+  <si>
+    <t>AFN 232.05</t>
+  </si>
+  <si>
+    <t>DOBALTA 60MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Duloxetine Hydrochloride 60mg )</t>
+  </si>
+  <si>
+    <t>AFN 249.90</t>
+  </si>
+  <si>
+    <t>DONEP 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Donepezil HCl (USP) 10mg )</t>
+  </si>
+  <si>
     <t>AFN 214.20</t>
   </si>
   <si>
-    <t>ATTENTRA 10MG CAPUSLE</t>
-[...104 lines deleted...]
-    <t>( Vitamin D3 (BP) 5000IU Vitamin K2 (USP) 90mcg )</t>
+    <t>DONEP 5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Donepezil HCl (USP) 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 147.90</t>
+  </si>
+  <si>
+    <t>EFXONE 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone )</t>
+  </si>
+  <si>
+    <t>EFXONE 250MG I.V INJECTION</t>
+  </si>
+  <si>
+    <t>(Ceftriaxone 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 33.66</t>
+  </si>
+  <si>
+    <t>EFXONE 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>AFN 45.39</t>
+  </si>
+  <si>
+    <t>EMHART 10/160MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amlodipine 10mg Valsartan 160mg )</t>
+  </si>
+  <si>
+    <t>EMHART 5/80MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amlodipine 5mg Valsartan 80mg )</t>
+  </si>
+  <si>
+    <t>AFN 93.84</t>
+  </si>
+  <si>
+    <t>EMHART 5MG/160MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Amlodipine 5mg Valsartan 160mg )</t>
+  </si>
+  <si>
+    <t>EZEGUT 5ML DROPS</t>
+  </si>
+  <si>
+    <t>( Lactobacillus, probiotics )</t>
+  </si>
+  <si>
+    <t>Drops</t>
+  </si>
+  <si>
+    <t>AFN 275.40</t>
+  </si>
+  <si>
+    <t>GELDA 500MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>Acetyl L-carnitine 500mg</t>
+  </si>
+  <si>
+    <t>AFN 535.50</t>
+  </si>
+  <si>
+    <t>GENCATE 25MG DEPOT INJECTION</t>
+  </si>
+  <si>
+    <t>( Fluphenazine decanoate )</t>
+  </si>
+  <si>
+    <t>AFN 27.93</t>
+  </si>
+  <si>
+    <t>GENCELOX 100MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Celecoxib )</t>
+  </si>
+  <si>
+    <t>AFN 121.13</t>
+  </si>
+  <si>
+    <t>GENCELOX 200MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 95.12</t>
+  </si>
+  <si>
+    <t>GENFLOR SACHET</t>
+  </si>
+  <si>
+    <t>( Sodium Sesquihydrate )</t>
+  </si>
+  <si>
+    <t>AFN 163.20</t>
+  </si>
+  <si>
+    <t>GENGIN 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Ginkgo Biloba Extract Sugar Free Syrup )</t>
+  </si>
+  <si>
+    <t>AFN 145.35</t>
+  </si>
+  <si>
+    <t>GENOPRA DR 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Pantoprazole Sodium Sesquihydrate 20mg )</t>
+  </si>
+  <si>
+    <t>GENOPRA DR 40MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Pantoprazole Sodium Sesquihydrate 40mg )</t>
+  </si>
+  <si>
+    <t>GENXONE 1G I.V INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 1g )</t>
+  </si>
+  <si>
+    <t>AFN 101.75</t>
+  </si>
+  <si>
+    <t>GENXONE 500MG IM INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 68.85</t>
+  </si>
+  <si>
+    <t>GEOXIT 20MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Fluoxetine HCl 20mg )</t>
+  </si>
+  <si>
+    <t>AFN 29.73</t>
+  </si>
+  <si>
+    <t>GLOBIGEN 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Poly Maltose Complex )</t>
+  </si>
+  <si>
+    <t>AFN 78.37</t>
+  </si>
+  <si>
+    <t>GLOBIGEN 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>AFN 81.60</t>
+  </si>
+  <si>
+    <t>GLYCON-M 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Sitagliptin | Metformin )</t>
+  </si>
+  <si>
+    <t>AFN 150.30</t>
+  </si>
+  <si>
+    <t>GLYCON-M 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>GLYCON-M 50MG/1000MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Sitagliptin 50mg + Metformin 1000mg )</t>
+  </si>
+  <si>
+    <t>AFN 133.88</t>
+  </si>
+  <si>
+    <t>GLYCON-M 50MG/500MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Sitagliptin 50mg + Metformin 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 133.54</t>
+  </si>
+  <si>
+    <t>HEPATEC 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( L-Ornithine L-Aspartate 300mg Nicotinamide (BP) 24mg Riboflavin Sodium Phosphate 0.76mg )</t>
+  </si>
+  <si>
+    <t>AFN 122.40</t>
+  </si>
+  <si>
+    <t>HEPATEC SACHET</t>
+  </si>
+  <si>
+    <t>(L-Ornithine L-Aspartate 3g)</t>
+  </si>
+  <si>
+    <t>AFN 184.88</t>
+  </si>
+  <si>
+    <t>INSTACID 20MG/1100MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Omeprazole 20mg Sodium Bicarbonate 1100mg )</t>
+  </si>
+  <si>
+    <t>AFN 64.26</t>
+  </si>
+  <si>
+    <t>INSTACID 40MG/1100MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Omeprazole 40mg Sodium Bicarbonate 1100mg )</t>
+  </si>
+  <si>
+    <t>INTELGESIC 8MG TABLETS</t>
+  </si>
+  <si>
+    <t>(Lornoxicam 8mg )</t>
+  </si>
+  <si>
+    <t>AFN 55.85</t>
+  </si>
+  <si>
+    <t>KEFXIM 100MG/30ML SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Cefixime (USP) ) 100mg</t>
+  </si>
+  <si>
+    <t>AFN 52.28</t>
+  </si>
+  <si>
+    <t>KEFXIM DS 200MG/30ML SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Cefixime (USP) ) 200mg</t>
+  </si>
+  <si>
+    <t>AFN 64.01</t>
+  </si>
+  <si>
+    <t>KEPLIN 15MG TABLETS</t>
+  </si>
+  <si>
+    <t>( L-Methylfolate )</t>
+  </si>
+  <si>
+    <t>AFN 293.25</t>
+  </si>
+  <si>
+    <t>KEPLIN 7.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 165.75</t>
+  </si>
+  <si>
+    <t>LACTEEZE 20ML DROPS</t>
+  </si>
+  <si>
+    <t>( Lactase enzyme )</t>
+  </si>
+  <si>
+    <t>LACTEEZE TABLETS</t>
+  </si>
+  <si>
+    <t>LAMITOR 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Lamotrigine )100mg</t>
+  </si>
+  <si>
+    <t>AFN 221.85</t>
+  </si>
+  <si>
+    <t>LAMITOR 200MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Lamotrigine 200MG )</t>
+  </si>
+  <si>
+    <t>AFN 313.65</t>
+  </si>
+  <si>
+    <t>LAMITOR 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Lamotrigine )25mg</t>
+  </si>
+  <si>
+    <t>AFN 136.06</t>
+  </si>
+  <si>
+    <t>LAMITOR 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Lamotrigine )50mg</t>
+  </si>
+  <si>
+    <t>AFN 179.78</t>
+  </si>
+  <si>
+    <t>LEDUTAL 80MG TABLET</t>
+  </si>
+  <si>
+    <t>( Lurasidone HCI 80mg )</t>
+  </si>
+  <si>
+    <t>LENZEU 30MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Dexlansoprazole )</t>
+  </si>
+  <si>
+    <t>AFN 191.25</t>
+  </si>
+  <si>
+    <t>LENZEU 60MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 267.75</t>
+  </si>
+  <si>
+    <t>LEPSI 100MG/ML O/S SYP (60ML)</t>
+  </si>
+  <si>
+    <t>( Levetiracetam )</t>
+  </si>
+  <si>
+    <t>AFN 183.60</t>
+  </si>
+  <si>
+    <t>LEPSI 250MG TABLETS</t>
+  </si>
+  <si>
+    <t>LEPSI 500MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 507.96</t>
+  </si>
+  <si>
+    <t>LEXAPRAM 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Citalopram HBr )</t>
+  </si>
+  <si>
+    <t>LIBS CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Lactobacillus Plantarum 299v )</t>
+  </si>
+  <si>
+    <t>AFN 280.50</t>
+  </si>
+  <si>
+    <t>LIMIGZOL 2.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Zolmitriptan )</t>
+  </si>
+  <si>
+    <t>AFN 255.00</t>
+  </si>
+  <si>
+    <t>LINGAB 100MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Pregabalin )</t>
+  </si>
+  <si>
+    <t>AFN 198.90</t>
+  </si>
+  <si>
+    <t>LINGAB 150MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 219.30</t>
+  </si>
+  <si>
+    <t>LINGAB 25MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 85.68</t>
+  </si>
+  <si>
+    <t>LINGAB 300MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>LINGAB 50MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 171.36</t>
+  </si>
+  <si>
+    <t>LINGAB 75MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 173.40</t>
+  </si>
+  <si>
+    <t>MEBECOL SR 200MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Mobeverine ) HCL 200mg</t>
+  </si>
+  <si>
+    <t>MECOGEN SL 1000MCG TABLETS</t>
+  </si>
+  <si>
+    <t>( Mecobalamin1000mcg )</t>
+  </si>
+  <si>
+    <t>AFN 258.77</t>
+  </si>
+  <si>
+    <t>MECOGEN SL 500MCG TABLETS</t>
+  </si>
+  <si>
+    <t>( Mecobalamin 500mcg )</t>
+  </si>
+  <si>
+    <t>AFN 168.30</t>
+  </si>
+  <si>
+    <t>MONBERTA 10MG TABLET</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>MYOLAX 4MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Thiocolchicoside ) 4mg</t>
+  </si>
+  <si>
+    <t>AFN 193.80</t>
+  </si>
+  <si>
+    <t>MYOLAX 4MG/2ML INJECTION</t>
+  </si>
+  <si>
+    <t>( Thiocolchicoside ) 4mg/2ml</t>
+  </si>
+  <si>
+    <t>AFN 216.75</t>
+  </si>
+  <si>
+    <t>NAPSUM 85+500MG TABLET</t>
+  </si>
+  <si>
+    <t>( Sumatriptan 85mg + Naproxen Sodium 500mg )</t>
+  </si>
+  <si>
+    <t>NASSA 15MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Mirtazapine USP ) 15mg</t>
+  </si>
+  <si>
+    <t>NASSA 30MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Mirtazapine USP ) 30mg</t>
+  </si>
+  <si>
+    <t>AFN 331.50</t>
+  </si>
+  <si>
+    <t>NAVILOX 400MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Moxifloxacin )</t>
+  </si>
+  <si>
+    <t>AFN 135.35</t>
+  </si>
+  <si>
+    <t>NEOLEPRA 5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Olanzapine 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 44.45</t>
+  </si>
+  <si>
+    <t>NEOLEPRA 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Olanzapine 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 78.44</t>
+  </si>
+  <si>
+    <t>NEOLEPRA-F 12/25MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( fluoxetine and olanzapine )</t>
+  </si>
+  <si>
+    <t>AFN 298.35</t>
+  </si>
+  <si>
+    <t>NEOLEPRA-F 3/25MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 139.21</t>
+  </si>
+  <si>
+    <t>NEOLEPRA-F 6/25MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>AFN 233.47</t>
+  </si>
+  <si>
+    <t>NESOGEN 20MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Esomeprazol ) 20mg</t>
+  </si>
+  <si>
+    <t>NESOGEN 40MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Esomeprazol ) 40mg</t>
+  </si>
+  <si>
+    <t>AFN 149.94</t>
+  </si>
+  <si>
+    <t>NOROGEN TABLETS</t>
+  </si>
+  <si>
+    <t>NOROGEN TAB</t>
+  </si>
+  <si>
+    <t>OLEPRA 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Olanzapine )</t>
+  </si>
+  <si>
+    <t>AFN 74.66</t>
+  </si>
+  <si>
+    <t>OLEPRA 5MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 42.31</t>
+  </si>
+  <si>
+    <t>OMNI KIDS 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Multivitamin/Mineral (USA0 )</t>
+  </si>
+  <si>
+    <t>OMNI MTVM TABLETS</t>
+  </si>
+  <si>
+    <t>( Multivitamin/Mineral(USA) )</t>
+  </si>
+  <si>
+    <t>ORSIFLOR -Z SACHET</t>
+  </si>
+  <si>
+    <t>( Boulardii 3.5 Billion CFU Zinc 10mg Low osmolarity )</t>
+  </si>
+  <si>
+    <t>PAROMAX 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( paroxetine )</t>
+  </si>
+  <si>
+    <t>AFN 137.70</t>
+  </si>
+  <si>
+    <t>PAROMAX CR 12.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Paroxetine Hydrochloride USP )</t>
+  </si>
+  <si>
+    <t>AFN 283.05</t>
+  </si>
+  <si>
+    <t>PAROMAX CR 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Paroxetine USP (as Hydrochloride Hemihydrate) 25mg )</t>
+  </si>
+  <si>
+    <t>AFN 413.10</t>
+  </si>
+  <si>
+    <t>PAROMAX CR 37.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Paroxetine USP (as Hydrochloride Hemihydrate) 37.5mg )</t>
+  </si>
+  <si>
+    <t>AFN 459.00</t>
+  </si>
+  <si>
+    <t>PAROXOGEN 20MG TABLET</t>
+  </si>
+  <si>
+    <t>( Paroxetine HCl 20mg )</t>
+  </si>
+  <si>
+    <t>PAROXOGEN CR 12.5MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 243.34</t>
+  </si>
+  <si>
+    <t>PAROXOGEN CR 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 405.40</t>
+  </si>
+  <si>
+    <t>PENFORS 1G IV INJECTION</t>
+  </si>
+  <si>
+    <t>PENFORS 500MG IV INJECTION</t>
+  </si>
+  <si>
+    <t>PEQUIT 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine Fumarate USP 100mg )</t>
+  </si>
+  <si>
+    <t>AFN 369.75</t>
+  </si>
+  <si>
+    <t>PEQUIT 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine Fumarate USP 25mg )</t>
+  </si>
+  <si>
+    <t>AFN 149.18</t>
+  </si>
+  <si>
+    <t>PEQUIT XR 150MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine Fumarate USP 150mg )</t>
+  </si>
+  <si>
+    <t>AFN 423.81</t>
+  </si>
+  <si>
+    <t>PEQUIT XR 200MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine Fumarate USP 200mg )</t>
+  </si>
+  <si>
+    <t>PEQUIT XR 300MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine Fumarate USP 300mg )</t>
+  </si>
+  <si>
+    <t>AFN 443.70</t>
+  </si>
+  <si>
+    <t>PREQUEL 100MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine 100 MG)</t>
+  </si>
+  <si>
+    <t>AFN 109.65</t>
+  </si>
+  <si>
+    <t>PREQUEL 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine ) 25mg</t>
+  </si>
+  <si>
+    <t>PREQUEL XR 200MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Quetiapine 200mg )</t>
+  </si>
+  <si>
+    <t>PREQUEL XR 300MG TAB</t>
+  </si>
+  <si>
+    <t>( Quetiapine 300mg )</t>
+  </si>
+  <si>
+    <t>PREUS 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Pelargonium Sidoides Dry root extract (B.P) 12.5mg )</t>
   </si>
   <si>
     <t>AFN 71.40</t>
   </si>
   <si>
-    <t>CANDIZOL 150MG CAPUSLE</t>
-[...587 lines deleted...]
-    <t>( Dexlansoprazole )</t>
+    <t>PRIDEGEX 50MG TABLET</t>
+  </si>
+  <si>
+    <t>(Itopride Hydrochloride)</t>
+  </si>
+  <si>
+    <t>AFN 69.68</t>
+  </si>
+  <si>
+    <t>PRIDOGEN 25MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Levosulpiride )</t>
+  </si>
+  <si>
+    <t>AFN 45.90</t>
+  </si>
+  <si>
+    <t>PRIDOGEN 50MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 127.50</t>
+  </si>
+  <si>
+    <t>PROFY 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Aripiprazole )</t>
+  </si>
+  <si>
+    <t>AFN 79.88</t>
+  </si>
+  <si>
+    <t>PROFY 15MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 99.55</t>
+  </si>
+  <si>
+    <t>PROLEXA 10MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Escitalopram 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 260.10</t>
+  </si>
+  <si>
+    <t>PROLEXA 20MG TABLETS</t>
+  </si>
+  <si>
+    <t>( Escitalopram )</t>
+  </si>
+  <si>
+    <t>AFN 196.35</t>
+  </si>
+  <si>
+    <t>PROLEXA 5MG TABLETS</t>
+  </si>
+  <si>
+    <t>AFN 91.80</t>
+  </si>
+  <si>
+    <t>PROLEXA O/S 30ML SYRUP</t>
+  </si>
+  <si>
+    <t>AFN 147.39</t>
+  </si>
+  <si>
+    <t>RABIXIN 20MG CAPUSLE</t>
+  </si>
+  <si>
+    <t>( Rabeprazole )</t>
   </si>
   <si>
     <t>AFN 178.50</t>
   </si>
   <si>
-    <t>LENZEU 60MG CAPUSLE</t>
-[...451 lines deleted...]
-  <si>
     <t>RAOLTA ER 500MG TABLETS</t>
   </si>
   <si>
     <t>( Ranolazine )</t>
   </si>
   <si>
-    <t>AFN 76.64</t>
+    <t>AFN 127.37</t>
   </si>
   <si>
     <t>REGEN CAPUSLE</t>
   </si>
   <si>
     <t>REGEN CAP</t>
   </si>
   <si>
     <t>ROMEGA 200ML SYRUP</t>
   </si>
   <si>
     <t>( Calories 28 Calories From Fat 0 Sugar 4g Sodium 2mg Total Carbohydrate 6g Protein &lt;1g DHA 300mg EPA 150mg Total Omega-3 Fatty Acids 600mg Vitamin A 400mcg Vitamin C 50mg Vitamin D 5mcg Vitamin E 3mg )</t>
   </si>
   <si>
     <t>ROMEGA CAPUSLE</t>
   </si>
   <si>
     <t>( Omega-3 )</t>
   </si>
   <si>
-    <t>AFN 523.60</t>
+    <t>AFN 561.00</t>
   </si>
   <si>
     <t>ROSUGEN 10MG TABLETS</t>
   </si>
   <si>
     <t>( Rosuvastatin ) 10mg</t>
   </si>
   <si>
-    <t>AFN 80.92</t>
+    <t>AFN 86.70</t>
   </si>
   <si>
     <t>ROSUGEN 20MG TABLETS</t>
   </si>
   <si>
     <t>( Rosuvastatin ) 20mg</t>
   </si>
   <si>
-    <t>AFN 107.10</t>
+    <t>AFN 140.25</t>
   </si>
   <si>
     <t>ROSUGEN 5MG TABLETS</t>
   </si>
   <si>
     <t>( Rosuvastatin ) 5mg</t>
   </si>
   <si>
     <t>ROXABAN 10MG TABLETS</t>
   </si>
   <si>
     <t>( Rivaroxaban )</t>
   </si>
   <si>
     <t>ROXABAN 15MG TABLETS</t>
   </si>
   <si>
     <t>ROXABAN 20MG TABLETS</t>
   </si>
   <si>
+    <t>AFN 160.65</t>
+  </si>
+  <si>
     <t>SENGO 400MG TABLETS</t>
   </si>
   <si>
     <t>( Ginkgo Biloba Extract (BP) eq to dried Herb 800mg Ginseng Extract (BP) eq to Dried Herb 400mg )</t>
   </si>
   <si>
     <t>STEROL-D SOFT GEL CAPUSLE</t>
   </si>
   <si>
     <t>( Vitamin D3 200000IU )</t>
   </si>
   <si>
-    <t>AFN 54.74</t>
+    <t>AFN 58.65</t>
   </si>
   <si>
     <t>STEROL-D 400IU / 20ML DROPS</t>
   </si>
   <si>
     <t>( Vitamin D3 (Cholecalciferol) BP 400IU )</t>
   </si>
   <si>
-    <t>AFN 130.90</t>
+    <t>AFN 129.66</t>
   </si>
   <si>
     <t>( Vitamin D3 5000IU )</t>
   </si>
   <si>
-    <t>AFN 121.02</t>
-[...1 lines deleted...]
-  <si>
     <t>STEROL-D STAT SOFT GEL CAPUSLE</t>
   </si>
   <si>
     <t>STOMDEX 30MG CAPSULES</t>
   </si>
   <si>
-    <t>AFN 188.50</t>
+    <t>AFN 201.96</t>
   </si>
   <si>
     <t>STOMDEX 60MG CAPSULES</t>
   </si>
   <si>
     <t>STRESAM 50MG CAPUSLE</t>
   </si>
   <si>
     <t>STRESAM 50MG CAP</t>
   </si>
   <si>
     <t>TAZIPERA 4.5MG IV INJECTION</t>
   </si>
   <si>
     <t>TERMIGEN 250MG TABLETS</t>
   </si>
   <si>
     <t>( Lovoflaxacin )</t>
   </si>
   <si>
-    <t>AFN 72.19</t>
+    <t>AFN 66.30</t>
   </si>
   <si>
     <t>TERMIGEN 500MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 95.20</t>
+    <t>AFN 96.90</t>
   </si>
   <si>
     <t>TOPAGEN 100MG TABLETS</t>
   </si>
   <si>
     <t>( Topiramate )</t>
   </si>
   <si>
-    <t>AFN 856.80</t>
+    <t>AFN 918.00</t>
   </si>
   <si>
     <t>TOPAGEN 25MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 483.14</t>
+    <t>AFN 517.65</t>
   </si>
   <si>
     <t>TOPAGEN 50MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 685.44</t>
+    <t>AFN 734.40</t>
   </si>
   <si>
     <t>TRAMPOL 37.5MG/325MG TABLETS</t>
   </si>
   <si>
-    <t>( Tramadol HCl 37.5mg Paracetamol 325mg)</t>
-[...2 lines deleted...]
-    <t>AFN 42.33</t>
+    <t>( Tramadol HCl 37.5mg Paracetamol 325mg )</t>
+  </si>
+  <si>
+    <t>AFN 45.35</t>
   </si>
   <si>
     <t>TREVOX 1G INJECTION</t>
   </si>
   <si>
     <t>( Cefepime )</t>
   </si>
   <si>
-    <t>AFN 188.02</t>
+    <t>AFN 201.45</t>
   </si>
   <si>
     <t>TREVOX 500MG INJECTION</t>
   </si>
   <si>
     <t>ULTRAFOL 600MCG CAPUSLE</t>
   </si>
   <si>
     <t>( Quatrefolic )</t>
   </si>
   <si>
+    <t>AFN 114.75</t>
+  </si>
+  <si>
     <t>UROBIOL CAPUSLE</t>
   </si>
   <si>
     <t>( Lactobacillus Aciduphilus 2 Billion CFU Lactobacillus Reuteri 2 Billion CFU Lactobacillus Rhamnosus 2 Billion CFU Bifidobacterium Bifidum 1 Billion CFU Bifidobacterium Lactis 1 Billion CFU Cranberry 20mg Vitamin C 10mg )</t>
   </si>
   <si>
-    <t>AFN 262.20</t>
+    <t>AFN 281.01</t>
   </si>
   <si>
     <t>UROCRAN SACHET</t>
   </si>
   <si>
     <t>( Cranberry extract )</t>
   </si>
   <si>
-    <t>AFN 117.81</t>
+    <t>AFN 126.23</t>
   </si>
   <si>
     <t>VENADEX ER 100MG TABLETS</t>
   </si>
   <si>
     <t>( Desvenlafaxine )</t>
   </si>
   <si>
     <t>VENADEX ER 50MG TABLETS</t>
   </si>
   <si>
+    <t>AFN 102.00</t>
+  </si>
+  <si>
     <t>VENDEP 37.5MG TABLETS</t>
   </si>
   <si>
     <t>( Venlafaxine HCl )</t>
   </si>
   <si>
     <t>VENDEP 50MG TABLETS</t>
   </si>
   <si>
     <t>VENDEP XR-75MG TABLETS</t>
   </si>
   <si>
     <t>( Venlafaxine )</t>
   </si>
   <si>
-    <t>AFN 166.60</t>
-[...1 lines deleted...]
-  <si>
     <t>VEPRIDONE 1MG ODT TABLETS</t>
   </si>
   <si>
     <t>( Risperidone )</t>
   </si>
   <si>
-    <t>AFN 45.25</t>
+    <t>AFN 48.49</t>
   </si>
   <si>
     <t>VEPRIDONE 1MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 99.01</t>
+    <t>AFN 106.08</t>
   </si>
   <si>
     <t>VEPRIDONE 2MG ODT TABLETS</t>
   </si>
   <si>
-    <t>AFN 83.91</t>
+    <t>AFN 89.90</t>
   </si>
   <si>
     <t>VEPRIDONE 2MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 173.57</t>
+    <t>AFN 185.97</t>
   </si>
   <si>
     <t>VEPRIDONE 3MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 249.56</t>
+    <t>AFN 267.39</t>
   </si>
   <si>
     <t>VEPRIDONE 4MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 291.15</t>
+    <t>AFN 311.94</t>
   </si>
   <si>
     <t>VEPRIDONE 60ML O/S SYRUP</t>
   </si>
   <si>
     <t>VERGO 16MG TABLETS</t>
   </si>
   <si>
     <t>( Betahistine )</t>
   </si>
   <si>
-    <t>AFN 191.59</t>
+    <t>AFN 205.28</t>
   </si>
   <si>
     <t>VERGO 8MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 115.43</t>
+    <t>AFN 123.68</t>
   </si>
   <si>
     <t>VINHER 10MG TABLET</t>
   </si>
   <si>
     <t>( Vonoprazan 10mg )</t>
   </si>
   <si>
-    <t>AFN 85.68</t>
-[...1 lines deleted...]
-  <si>
     <t>VINHER 20MG TABLET</t>
   </si>
   <si>
     <t>( Vonoprazan 20mg )</t>
   </si>
   <si>
     <t>XEPEX 20MG TABLETS</t>
   </si>
   <si>
     <t>( Ziprasidone 20mg )</t>
   </si>
   <si>
     <t>XEPEX 40MG TABLETS</t>
   </si>
   <si>
     <t>( Ziprasidone 40)</t>
   </si>
   <si>
     <t>XEPEX 60MG TABLETS</t>
   </si>
   <si>
     <t>( Ziprasidone 60mg )</t>
   </si>
   <si>
-    <t>AFN 380.80</t>
+    <t>AFN 408.00</t>
   </si>
   <si>
     <t>ZANDILEX 2MG TABLETS</t>
   </si>
   <si>
     <t>( Tizanidine 2mg )</t>
   </si>
   <si>
-    <t>AFN 60.15</t>
+    <t>AFN 64.45</t>
   </si>
   <si>
     <t>ZANDILEX 4MG TABLETS</t>
   </si>
   <si>
     <t>( Tizanidine 4mg )</t>
   </si>
   <si>
-    <t>AFN 84.22</t>
+    <t>AFN 90.23</t>
   </si>
   <si>
     <t>ZITHROLIDE 250MG CAPUSLE</t>
   </si>
   <si>
     <t>( Azithromycin Dihydrate )</t>
   </si>
   <si>
-    <t>AFN 98.77</t>
+    <t>AFN 105.83</t>
   </si>
   <si>
     <t>ZITHROLIDE 500MG TABLETS</t>
   </si>
   <si>
-    <t>AFN 103.47</t>
+    <t>AFN 113.73</t>
   </si>
   <si>
     <t>ZONIPER 1G INJECTION</t>
   </si>
   <si>
     <t>( Cefoperazone + Sulbactam )</t>
   </si>
   <si>
-    <t>AFN 89.96</t>
+    <t>AFN 96.39</t>
   </si>
   <si>
     <t>ZONIPER 2G INJECTION</t>
-  </si>
-[...1 lines deleted...]
-    <t>AFN 126.14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -1945,54 +1957,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G205"/>
+  <dimension ref="A1:G207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A205" sqref="A205"/>
+      <selection activeCell="A207" sqref="A207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7.1411" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.7056" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.7056" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.5645" customWidth="true" style="0"/>
     <col min="5" max="5" width="14.2822" customWidth="true" style="0"/>
     <col min="6" max="6" width="14.2822" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.4233" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -3339,833 +3351,833 @@
       </c>
       <c r="G59" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>176</v>
       </c>
       <c r="C60" t="s">
         <v>177</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
       <c r="E60">
         <v>14</v>
       </c>
       <c r="F60">
         <v>100</v>
       </c>
       <c r="G60" t="s">
-        <v>178</v>
+        <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D61" t="s">
         <v>9</v>
       </c>
       <c r="E61">
         <v>14</v>
       </c>
       <c r="F61">
         <v>100</v>
       </c>
       <c r="G61" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C62" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D62" t="s">
         <v>68</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62">
         <v>112</v>
       </c>
       <c r="G62" t="s">
-        <v>69</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D63" t="s">
         <v>68</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63">
         <v>112</v>
       </c>
       <c r="G63" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" t="s">
+        <v>186</v>
+      </c>
+      <c r="C64" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D64" t="s">
         <v>17</v>
       </c>
       <c r="E64">
         <v>10</v>
       </c>
       <c r="F64">
         <v>100</v>
       </c>
       <c r="G64" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" t="s">
+        <v>189</v>
+      </c>
+      <c r="C65" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D65" t="s">
         <v>9</v>
       </c>
       <c r="E65">
         <v>20</v>
       </c>
       <c r="F65">
         <v>90</v>
       </c>
       <c r="G65" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C66" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D66" t="s">
         <v>32</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
         <v>60</v>
       </c>
       <c r="G66" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" t="s">
+        <v>194</v>
+      </c>
+      <c r="C67" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="D67" t="s">
         <v>9</v>
       </c>
       <c r="E67">
         <v>14</v>
       </c>
       <c r="F67">
         <v>100</v>
       </c>
       <c r="G67" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C68" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68">
         <v>14</v>
       </c>
       <c r="F68">
         <v>100</v>
       </c>
       <c r="G68" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" t="s">
+        <v>198</v>
+      </c>
+      <c r="C69" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
       <c r="E69">
         <v>14</v>
       </c>
       <c r="F69">
         <v>100</v>
       </c>
       <c r="G69" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>201</v>
+      </c>
+      <c r="C70" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
       <c r="E70">
         <v>14</v>
       </c>
       <c r="F70">
         <v>100</v>
       </c>
       <c r="G70" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" t="s">
+        <v>204</v>
+      </c>
+      <c r="C71" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D71" t="s">
         <v>32</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
       <c r="F71">
         <v>50</v>
       </c>
       <c r="G71" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" t="s">
+        <v>207</v>
+      </c>
+      <c r="C72" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="D72" t="s">
         <v>13</v>
       </c>
       <c r="E72">
         <v>5</v>
       </c>
       <c r="F72">
         <v>40</v>
       </c>
       <c r="G72" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>210</v>
+      </c>
+      <c r="C73" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73">
         <v>14</v>
       </c>
       <c r="F73">
         <v>100</v>
       </c>
       <c r="G73" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>213</v>
+      </c>
+      <c r="C74" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D74" t="s">
         <v>17</v>
       </c>
       <c r="E74">
         <v>7</v>
       </c>
       <c r="F74">
         <v>100</v>
       </c>
       <c r="G74" t="s">
-        <v>216</v>
+        <v>54</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C75" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
       <c r="E75">
         <v>10</v>
       </c>
       <c r="F75">
         <v>120</v>
       </c>
       <c r="G75" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>218</v>
+      </c>
+      <c r="C76" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D76" t="s">
         <v>61</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
       <c r="F76">
         <v>100</v>
       </c>
       <c r="G76" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>221</v>
+      </c>
+      <c r="C77" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D77" t="s">
         <v>61</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
       <c r="F77">
         <v>100</v>
       </c>
       <c r="G77" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>224</v>
+      </c>
+      <c r="C78" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
       <c r="E78">
         <v>20</v>
       </c>
       <c r="F78">
         <v>100</v>
       </c>
       <c r="G78" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C79" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79">
         <v>20</v>
       </c>
       <c r="F79">
         <v>100</v>
       </c>
       <c r="G79" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D80" t="s">
         <v>157</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
       <c r="F80">
         <v>24</v>
       </c>
       <c r="G80" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C81" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D81" t="s">
         <v>9</v>
       </c>
       <c r="E81">
         <v>10</v>
       </c>
       <c r="F81">
         <v>100</v>
       </c>
       <c r="G81" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>232</v>
+      </c>
+      <c r="C82" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D82" t="s">
         <v>9</v>
       </c>
       <c r="E82">
         <v>30</v>
       </c>
       <c r="F82">
         <v>100</v>
       </c>
       <c r="G82" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>235</v>
+      </c>
+      <c r="C83" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83">
         <v>30</v>
       </c>
       <c r="F83">
         <v>200</v>
       </c>
       <c r="G83" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D84" t="s">
         <v>9</v>
       </c>
       <c r="E84">
         <v>30</v>
       </c>
       <c r="F84">
         <v>100</v>
       </c>
       <c r="G84" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>241</v>
+      </c>
+      <c r="C85" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
       <c r="E85">
         <v>30</v>
       </c>
       <c r="F85">
         <v>100</v>
       </c>
       <c r="G85" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>244</v>
+      </c>
+      <c r="C86" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D86" t="s">
         <v>9</v>
       </c>
       <c r="E86">
         <v>20</v>
       </c>
       <c r="F86">
         <v>200</v>
       </c>
       <c r="G86" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>246</v>
+      </c>
+      <c r="C87" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D87" t="s">
         <v>17</v>
       </c>
       <c r="E87">
         <v>30</v>
       </c>
       <c r="F87">
         <v>90</v>
       </c>
       <c r="G87" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C88" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D88" t="s">
         <v>17</v>
       </c>
       <c r="E88">
         <v>30</v>
       </c>
       <c r="F88">
         <v>90</v>
       </c>
       <c r="G88" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>251</v>
+      </c>
+      <c r="C89" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D89" t="s">
         <v>32</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89">
         <v>40</v>
       </c>
       <c r="G89" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C90" t="s">
         <v>119</v>
       </c>
       <c r="D90" t="s">
         <v>9</v>
       </c>
       <c r="E90">
         <v>10</v>
       </c>
       <c r="F90">
         <v>40</v>
       </c>
       <c r="G90" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C91" t="s">
         <v>122</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91">
         <v>30</v>
       </c>
       <c r="F91">
         <v>180</v>
       </c>
       <c r="G91" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>257</v>
+      </c>
+      <c r="C92" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D92" t="s">
         <v>9</v>
       </c>
       <c r="E92">
         <v>10</v>
       </c>
       <c r="F92">
         <v>220</v>
       </c>
       <c r="G92" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>259</v>
+      </c>
+      <c r="C93" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D93" t="s">
         <v>17</v>
       </c>
       <c r="E93">
         <v>20</v>
       </c>
       <c r="F93">
         <v>100</v>
       </c>
       <c r="G93" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>262</v>
+      </c>
+      <c r="C94" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="D94" t="s">
         <v>9</v>
       </c>
       <c r="E94">
         <v>10</v>
       </c>
       <c r="F94">
         <v>160</v>
       </c>
       <c r="G94" t="s">
-        <v>112</v>
+        <v>264</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>265</v>
       </c>
       <c r="C95" t="s">
         <v>266</v>
       </c>
       <c r="D95" t="s">
         <v>17</v>
       </c>
       <c r="E95">
         <v>20</v>
       </c>
       <c r="F95">
         <v>100</v>
       </c>
       <c r="G95" t="s">
         <v>267</v>
       </c>
     </row>
@@ -4213,430 +4225,430 @@
       </c>
       <c r="G97" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>272</v>
       </c>
       <c r="C98" t="s">
         <v>266</v>
       </c>
       <c r="D98" t="s">
         <v>17</v>
       </c>
       <c r="E98">
         <v>14</v>
       </c>
       <c r="F98">
         <v>100</v>
       </c>
       <c r="G98" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C99" t="s">
         <v>266</v>
       </c>
       <c r="D99" t="s">
         <v>17</v>
       </c>
       <c r="E99">
         <v>20</v>
       </c>
       <c r="F99">
         <v>100</v>
       </c>
       <c r="G99" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C100" t="s">
         <v>266</v>
       </c>
       <c r="D100" t="s">
         <v>17</v>
       </c>
       <c r="E100">
         <v>20</v>
       </c>
       <c r="F100">
         <v>100</v>
       </c>
       <c r="G100" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>277</v>
+      </c>
+      <c r="C101" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D101" t="s">
         <v>17</v>
       </c>
       <c r="E101">
         <v>30</v>
       </c>
       <c r="F101">
         <v>90</v>
       </c>
       <c r="G101" t="s">
-        <v>280</v>
+        <v>112</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="2">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C102" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D102" t="s">
         <v>9</v>
       </c>
       <c r="E102">
         <v>30</v>
       </c>
       <c r="F102">
         <v>100</v>
       </c>
       <c r="G102" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="2">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C103" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D103" t="s">
         <v>9</v>
       </c>
       <c r="E103">
         <v>30</v>
       </c>
       <c r="F103">
         <v>100</v>
       </c>
       <c r="G103" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="2">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>285</v>
+      </c>
+      <c r="C104" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D104" t="s">
         <v>9</v>
       </c>
       <c r="E104">
         <v>20</v>
       </c>
       <c r="F104">
         <v>100</v>
       </c>
       <c r="G104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="2">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>287</v>
+      </c>
+      <c r="C105" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D105" t="s">
         <v>9</v>
       </c>
       <c r="E105">
         <v>20</v>
       </c>
       <c r="F105">
         <v>132</v>
       </c>
       <c r="G105" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="2">
         <v>105</v>
       </c>
       <c r="B106" t="s">
+        <v>290</v>
+      </c>
+      <c r="C106" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D106" t="s">
         <v>68</v>
       </c>
       <c r="E106">
         <v>5</v>
       </c>
       <c r="F106">
         <v>120</v>
       </c>
       <c r="G106" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="2">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>293</v>
+      </c>
+      <c r="C107" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107">
         <v>200</v>
       </c>
       <c r="G107" t="s">
-        <v>280</v>
+        <v>112</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="2">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>295</v>
+      </c>
+      <c r="C108" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D108" t="s">
         <v>9</v>
       </c>
       <c r="E108">
         <v>20</v>
       </c>
       <c r="F108">
         <v>160</v>
       </c>
       <c r="G108" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="2">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>297</v>
+      </c>
+      <c r="C109" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D109" t="s">
         <v>9</v>
       </c>
       <c r="E109">
         <v>20</v>
       </c>
       <c r="F109">
         <v>160</v>
       </c>
       <c r="G109" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="2">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>300</v>
+      </c>
+      <c r="C110" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D110" t="s">
         <v>9</v>
       </c>
       <c r="E110">
         <v>5</v>
       </c>
       <c r="F110">
         <v>120</v>
       </c>
       <c r="G110" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="2">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>303</v>
+      </c>
+      <c r="C111" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D111" t="s">
         <v>9</v>
       </c>
       <c r="E111">
         <v>10</v>
       </c>
       <c r="F111">
         <v>180</v>
       </c>
       <c r="G111" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="2">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>306</v>
+      </c>
+      <c r="C112" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
       <c r="E112">
         <v>10</v>
       </c>
       <c r="F112">
         <v>180</v>
       </c>
       <c r="G112" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="2">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>309</v>
+      </c>
+      <c r="C113" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D113" t="s">
         <v>17</v>
       </c>
       <c r="E113">
         <v>30</v>
       </c>
       <c r="F113">
         <v>90</v>
       </c>
       <c r="G113" t="s">
-        <v>251</v>
+        <v>311</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="2">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>312</v>
       </c>
       <c r="C114" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D114" t="s">
         <v>17</v>
       </c>
       <c r="E114">
         <v>30</v>
       </c>
       <c r="F114">
         <v>90</v>
       </c>
       <c r="G114" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="2">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>314</v>
       </c>
       <c r="C115" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D115" t="s">
         <v>17</v>
       </c>
       <c r="E115">
         <v>30</v>
       </c>
       <c r="F115">
         <v>90</v>
       </c>
       <c r="G115" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>316</v>
       </c>
       <c r="C116" t="s">
         <v>317</v>
       </c>
       <c r="D116" t="s">
@@ -4742,1983 +4754,2029 @@
       </c>
       <c r="G120" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="2">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>328</v>
       </c>
       <c r="C121" t="s">
         <v>329</v>
       </c>
       <c r="D121" t="s">
         <v>32</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121">
         <v>50</v>
       </c>
       <c r="G121" t="s">
-        <v>330</v>
+        <v>33</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="2">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>330</v>
+      </c>
+      <c r="C122" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D122" t="s">
         <v>9</v>
       </c>
       <c r="E122">
         <v>20</v>
       </c>
       <c r="F122">
         <v>60</v>
       </c>
       <c r="G122" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="2">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>332</v>
+      </c>
+      <c r="C123" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D123" t="s">
         <v>13</v>
       </c>
       <c r="E123">
         <v>10</v>
       </c>
       <c r="F123">
         <v>54</v>
       </c>
       <c r="G123" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="2">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>334</v>
+      </c>
+      <c r="C124" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D124" t="s">
         <v>9</v>
       </c>
       <c r="E124">
         <v>10</v>
       </c>
       <c r="F124">
         <v>200</v>
       </c>
       <c r="G124" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="2">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>337</v>
+      </c>
+      <c r="C125" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D125" t="s">
         <v>9</v>
       </c>
       <c r="E125">
         <v>30</v>
       </c>
       <c r="F125">
         <v>160</v>
       </c>
       <c r="G125" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="2">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>340</v>
+      </c>
+      <c r="C126" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D126" t="s">
         <v>9</v>
       </c>
       <c r="E126">
         <v>30</v>
       </c>
       <c r="F126">
         <v>160</v>
       </c>
       <c r="G126" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="2">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>343</v>
+      </c>
+      <c r="C127" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D127" t="s">
         <v>9</v>
       </c>
       <c r="E127">
         <v>30</v>
       </c>
       <c r="F127">
         <v>160</v>
       </c>
       <c r="G127" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="2">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>346</v>
+      </c>
+      <c r="C128" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D128" t="s">
         <v>9</v>
       </c>
       <c r="E128">
         <v>10</v>
       </c>
       <c r="F128">
         <v>200</v>
       </c>
       <c r="G128" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="2">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>348</v>
+      </c>
+      <c r="C129" t="s">
+        <v>338</v>
+      </c>
+      <c r="D129" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129">
+        <v>30</v>
+      </c>
+      <c r="F129">
+        <v>160</v>
+      </c>
+      <c r="G129" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="2">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>350</v>
       </c>
       <c r="C130" t="s">
-        <v>287</v>
+        <v>338</v>
       </c>
       <c r="D130" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="E130">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F130">
         <v>100</v>
       </c>
       <c r="G130" t="s">
-        <v>29</v>
+        <v>351</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="2">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C131" t="s">
-        <v>352</v>
+        <v>286</v>
       </c>
       <c r="D131" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="E131">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F131">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="G131" t="s">
-        <v>353</v>
+        <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="2">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C132" t="s">
-        <v>355</v>
+        <v>286</v>
       </c>
       <c r="D132" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="E132">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F132">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="G132" t="s">
-        <v>356</v>
+        <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="2">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C133" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D133" t="s">
         <v>9</v>
       </c>
       <c r="E133">
         <v>30</v>
       </c>
       <c r="F133">
         <v>85</v>
       </c>
       <c r="G133" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="2">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C134" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D134" t="s">
         <v>9</v>
       </c>
       <c r="E134">
         <v>30</v>
       </c>
       <c r="F134">
         <v>85</v>
       </c>
       <c r="G134" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="2">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C135" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D135" t="s">
         <v>9</v>
       </c>
       <c r="E135">
         <v>30</v>
       </c>
       <c r="F135">
         <v>85</v>
       </c>
       <c r="G135" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="2">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C136" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D136" t="s">
         <v>9</v>
       </c>
       <c r="E136">
         <v>30</v>
       </c>
       <c r="F136">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G136" t="s">
-        <v>367</v>
+        <v>342</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="2">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C137" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D137" t="s">
         <v>9</v>
       </c>
       <c r="E137">
         <v>30</v>
       </c>
       <c r="F137">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="G137" t="s">
-        <v>175</v>
+        <v>367</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="2">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C138" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D138" t="s">
         <v>9</v>
       </c>
       <c r="E138">
         <v>30</v>
       </c>
       <c r="F138">
         <v>100</v>
       </c>
       <c r="G138" t="s">
-        <v>24</v>
+        <v>370</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="2">
         <v>138</v>
       </c>
       <c r="B139" t="s">
+        <v>371</v>
+      </c>
+      <c r="C139" t="s">
         <v>372</v>
       </c>
-      <c r="C139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" t="s">
         <v>9</v>
       </c>
       <c r="E139">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F139">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="G139" t="s">
-        <v>229</v>
+        <v>175</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="2">
         <v>139</v>
       </c>
       <c r="B140" t="s">
+        <v>373</v>
+      </c>
+      <c r="C140" t="s">
         <v>374</v>
       </c>
-      <c r="C140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E140">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F140">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="G140" t="s">
-        <v>376</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="2">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C141" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D141" t="s">
         <v>9</v>
       </c>
       <c r="E141">
         <v>10</v>
       </c>
       <c r="F141">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="G141" t="s">
-        <v>379</v>
+        <v>228</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="2">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C142" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D142" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E142">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F142">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="G142" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="2">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C143" t="s">
         <v>381</v>
       </c>
       <c r="D143" t="s">
         <v>9</v>
       </c>
       <c r="E143">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F143">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="G143" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="2">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>383</v>
+      </c>
+      <c r="C144" t="s">
+        <v>384</v>
+      </c>
+      <c r="D144" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144">
+        <v>10</v>
+      </c>
+      <c r="F144">
+        <v>100</v>
+      </c>
+      <c r="G144" t="s">
         <v>385</v>
-      </c>
-[...13 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="2">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C145" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D145" t="s">
         <v>9</v>
       </c>
       <c r="E145">
         <v>20</v>
       </c>
       <c r="F145">
         <v>100</v>
       </c>
       <c r="G145" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="2">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>388</v>
+      </c>
+      <c r="C146" t="s">
+        <v>389</v>
+      </c>
+      <c r="D146" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146">
+        <v>20</v>
+      </c>
+      <c r="F146">
+        <v>100</v>
+      </c>
+      <c r="G146" t="s">
         <v>390</v>
-      </c>
-[...13 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="2">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C147" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="D147" t="s">
         <v>9</v>
       </c>
       <c r="E147">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F147">
-        <v>220</v>
+        <v>100</v>
       </c>
       <c r="G147" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="2">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C148" t="s">
         <v>394</v>
       </c>
       <c r="D148" t="s">
         <v>9</v>
       </c>
       <c r="E148">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F148">
         <v>220</v>
       </c>
       <c r="G148" t="s">
-        <v>271</v>
+        <v>395</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="2">
         <v>148</v>
       </c>
       <c r="B149" t="s">
+        <v>396</v>
+      </c>
+      <c r="C149" t="s">
         <v>397</v>
       </c>
-      <c r="C149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E149">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F149">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="G149" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="2">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>399</v>
       </c>
       <c r="C150" t="s">
+        <v>397</v>
+      </c>
+      <c r="D150" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150">
+        <v>14</v>
+      </c>
+      <c r="F150">
+        <v>220</v>
+      </c>
+      <c r="G150" t="s">
         <v>400</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="2">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>401</v>
       </c>
       <c r="C151" t="s">
+        <v>397</v>
+      </c>
+      <c r="D151" t="s">
+        <v>32</v>
+      </c>
+      <c r="E151">
+        <v>1</v>
+      </c>
+      <c r="F151">
+        <v>40</v>
+      </c>
+      <c r="G151" t="s">
         <v>402</v>
-      </c>
-[...10 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="2">
         <v>151</v>
       </c>
       <c r="B152" t="s">
+        <v>403</v>
+      </c>
+      <c r="C152" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D152" t="s">
         <v>17</v>
       </c>
       <c r="E152">
         <v>20</v>
       </c>
       <c r="F152">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="G152" t="s">
-        <v>300</v>
+        <v>405</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="2">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>406</v>
       </c>
       <c r="C153" t="s">
         <v>407</v>
       </c>
       <c r="D153" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E153">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F153">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G153" t="s">
-        <v>227</v>
+        <v>408</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="2">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C154" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D154" t="s">
         <v>17</v>
       </c>
       <c r="E154">
         <v>20</v>
       </c>
       <c r="F154">
         <v>60</v>
       </c>
       <c r="G154" t="s">
-        <v>410</v>
+        <v>299</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="2">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>411</v>
       </c>
       <c r="C155" t="s">
         <v>412</v>
       </c>
       <c r="D155" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E155">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F155">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="G155" t="s">
-        <v>413</v>
+        <v>226</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="2">
         <v>155</v>
       </c>
       <c r="B156" t="s">
+        <v>413</v>
+      </c>
+      <c r="C156" t="s">
         <v>414</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156" t="s">
+        <v>17</v>
+      </c>
+      <c r="E156">
+        <v>20</v>
+      </c>
+      <c r="F156">
+        <v>60</v>
+      </c>
+      <c r="G156" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="2">
         <v>156</v>
       </c>
       <c r="B157" t="s">
+        <v>416</v>
+      </c>
+      <c r="C157" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="D157" t="s">
         <v>9</v>
       </c>
       <c r="E157">
         <v>10</v>
       </c>
       <c r="F157">
         <v>100</v>
       </c>
       <c r="G157" t="s">
-        <v>382</v>
+        <v>418</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="2">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>419</v>
       </c>
       <c r="C158" t="s">
         <v>420</v>
       </c>
       <c r="D158" t="s">
         <v>9</v>
       </c>
       <c r="E158">
         <v>10</v>
       </c>
       <c r="F158">
         <v>100</v>
       </c>
       <c r="G158" t="s">
-        <v>24</v>
+        <v>421</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="2">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C159" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D159" t="s">
         <v>9</v>
       </c>
       <c r="E159">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F159">
         <v>100</v>
       </c>
       <c r="G159" t="s">
-        <v>24</v>
+        <v>385</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="2">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C160" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="D160" t="s">
         <v>9</v>
       </c>
       <c r="E160">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F160">
         <v>100</v>
       </c>
       <c r="G160" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="2">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C161" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D161" t="s">
         <v>9</v>
       </c>
       <c r="E161">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="F161">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G161" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="2">
         <v>161</v>
       </c>
       <c r="B162" t="s">
+        <v>427</v>
+      </c>
+      <c r="C162" t="s">
         <v>425</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E162">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F162">
         <v>100</v>
       </c>
       <c r="G162" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="2">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C163" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D163" t="s">
-        <v>157</v>
+        <v>9</v>
       </c>
       <c r="E163">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F163">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G163" t="s">
-        <v>430</v>
+        <v>112</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="2">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C164" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D164" t="s">
         <v>17</v>
       </c>
       <c r="E164">
         <v>20</v>
       </c>
       <c r="F164">
         <v>100</v>
       </c>
       <c r="G164" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="2">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C165" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="D165" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
       <c r="F165">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="G165" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="2">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C166" t="s">
-        <v>248</v>
+        <v>437</v>
       </c>
       <c r="D166" t="s">
         <v>17</v>
       </c>
       <c r="E166">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F166">
-        <v>156</v>
+        <v>100</v>
       </c>
       <c r="G166" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="2">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C167" t="s">
-        <v>248</v>
+        <v>432</v>
       </c>
       <c r="D167" t="s">
         <v>17</v>
       </c>
       <c r="E167">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F167">
-        <v>232</v>
+        <v>160</v>
       </c>
       <c r="G167" t="s">
-        <v>120</v>
+        <v>433</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="2">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C168" t="s">
-        <v>438</v>
+        <v>247</v>
       </c>
       <c r="D168" t="s">
         <v>17</v>
       </c>
       <c r="E168">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F168">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="G168" t="s">
-        <v>24</v>
+        <v>440</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="2">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C169" t="s">
-        <v>287</v>
+        <v>247</v>
       </c>
       <c r="D169" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E169">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F169">
-        <v>100</v>
+        <v>232</v>
       </c>
       <c r="G169" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="2">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C170" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D170" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E170">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="F170">
         <v>100</v>
       </c>
       <c r="G170" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="2">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C171" t="s">
-        <v>441</v>
+        <v>286</v>
       </c>
       <c r="D171" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="E171">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F171">
         <v>100</v>
       </c>
       <c r="G171" t="s">
-        <v>444</v>
+        <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="2">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>445</v>
       </c>
       <c r="C172" t="s">
         <v>446</v>
       </c>
       <c r="D172" t="s">
         <v>9</v>
       </c>
       <c r="E172">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F172">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="G172" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="2">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>448</v>
       </c>
       <c r="C173" t="s">
         <v>446</v>
       </c>
       <c r="D173" t="s">
         <v>9</v>
       </c>
       <c r="E173">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="F173">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="G173" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="2">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>450</v>
       </c>
       <c r="C174" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D174" t="s">
         <v>9</v>
       </c>
       <c r="E174">
         <v>60</v>
       </c>
       <c r="F174">
         <v>136</v>
       </c>
       <c r="G174" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="2">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C175" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D175" t="s">
         <v>9</v>
       </c>
       <c r="E175">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="F175">
-        <v>100</v>
+        <v>136</v>
       </c>
       <c r="G175" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="2">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>455</v>
       </c>
       <c r="C176" t="s">
+        <v>451</v>
+      </c>
+      <c r="D176" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176">
+        <v>60</v>
+      </c>
+      <c r="F176">
+        <v>136</v>
+      </c>
+      <c r="G176" t="s">
         <v>456</v>
-      </c>
-[...10 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="2">
         <v>176</v>
       </c>
       <c r="B177" t="s">
+        <v>457</v>
+      </c>
+      <c r="C177" t="s">
         <v>458</v>
       </c>
-      <c r="C177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="E177">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F177">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="G177" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="2">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C178" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D178" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="E178">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F178">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="G178" t="s">
-        <v>416</v>
+        <v>462</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="2">
         <v>178</v>
       </c>
       <c r="B179" t="s">
+        <v>463</v>
+      </c>
+      <c r="C179" t="s">
         <v>461</v>
       </c>
-      <c r="C179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="E179">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F179">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="G179" t="s">
-        <v>463</v>
+        <v>101</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="2">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>464</v>
       </c>
       <c r="C180" t="s">
         <v>465</v>
       </c>
       <c r="D180" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E180">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F180">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="G180" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="2">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>467</v>
       </c>
       <c r="C181" t="s">
         <v>468</v>
       </c>
       <c r="D181" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E181">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F181">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="G181" t="s">
-        <v>101</v>
+        <v>469</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="2">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C182" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D182" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E182">
         <v>10</v>
       </c>
       <c r="F182">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="G182" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="2">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C183" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D183" t="s">
         <v>9</v>
       </c>
       <c r="E183">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F183">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="G183" t="s">
-        <v>285</v>
+        <v>101</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="2">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C184" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D184" t="s">
         <v>9</v>
       </c>
       <c r="E184">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F184">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="G184" t="s">
-        <v>254</v>
+        <v>476</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="2">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C185" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D185" t="s">
         <v>9</v>
       </c>
       <c r="E185">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F185">
-        <v>55</v>
+        <v>160</v>
       </c>
       <c r="G185" t="s">
-        <v>475</v>
+        <v>284</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="2">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C186" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D186" t="s">
         <v>9</v>
       </c>
       <c r="E186">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F186">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="G186" t="s">
-        <v>478</v>
+        <v>253</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="2">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C187" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D187" t="s">
         <v>9</v>
       </c>
       <c r="E187">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F187">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="G187" t="s">
-        <v>480</v>
+        <v>405</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="2">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C188" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="D188" t="s">
         <v>9</v>
       </c>
       <c r="E188">
         <v>10</v>
       </c>
       <c r="F188">
         <v>132</v>
       </c>
       <c r="G188" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="2">
         <v>188</v>
       </c>
       <c r="B189" t="s">
+        <v>485</v>
+      </c>
+      <c r="C189" t="s">
         <v>483</v>
       </c>
-      <c r="C189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" t="s">
         <v>9</v>
       </c>
       <c r="E189">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F189">
         <v>220</v>
       </c>
       <c r="G189" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="2">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C190" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="D190" t="s">
         <v>9</v>
       </c>
       <c r="E190">
         <v>10</v>
       </c>
       <c r="F190">
-        <v>220</v>
+        <v>132</v>
       </c>
       <c r="G190" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="2">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C191" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="D191" t="s">
         <v>9</v>
       </c>
       <c r="E191">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F191">
         <v>220</v>
       </c>
       <c r="G191" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="2">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C192" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="D192" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E192">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F192">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="G192" t="s">
-        <v>78</v>
+        <v>492</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="2">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C193" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="D193" t="s">
         <v>9</v>
       </c>
       <c r="E193">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F193">
         <v>220</v>
       </c>
       <c r="G193" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="2">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C194" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="D194" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E194">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F194">
-        <v>220</v>
+        <v>40</v>
       </c>
       <c r="G194" t="s">
-        <v>494</v>
+        <v>78</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="2">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C195" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D195" t="s">
         <v>9</v>
       </c>
       <c r="E195">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F195">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="G195" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="2">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C196" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="D196" t="s">
         <v>9</v>
       </c>
       <c r="E196">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F196">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="G196" t="s">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="2">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C197" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D197" t="s">
         <v>9</v>
       </c>
       <c r="E197">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F197">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="G197" t="s">
-        <v>229</v>
+        <v>400</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="2">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C198" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D198" t="s">
         <v>9</v>
       </c>
       <c r="E198">
         <v>14</v>
       </c>
       <c r="F198">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="G198" t="s">
-        <v>137</v>
+        <v>421</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="2">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C199" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D199" t="s">
         <v>9</v>
       </c>
       <c r="E199">
         <v>20</v>
       </c>
       <c r="F199">
         <v>120</v>
       </c>
       <c r="G199" t="s">
-        <v>506</v>
+        <v>228</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="2">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>507</v>
       </c>
       <c r="C200" t="s">
         <v>508</v>
       </c>
       <c r="D200" t="s">
         <v>9</v>
       </c>
       <c r="E200">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F200">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="G200" t="s">
-        <v>509</v>
+        <v>137</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="2">
         <v>200</v>
       </c>
       <c r="B201" t="s">
+        <v>509</v>
+      </c>
+      <c r="C201" t="s">
         <v>510</v>
       </c>
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201">
+        <v>20</v>
+      </c>
+      <c r="F201">
+        <v>120</v>
+      </c>
+      <c r="G201" t="s">
         <v>511</v>
-      </c>
-[...10 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="2">
         <v>201</v>
       </c>
       <c r="B202" t="s">
+        <v>512</v>
+      </c>
+      <c r="C202" t="s">
         <v>513</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E202">
         <v>10</v>
       </c>
       <c r="F202">
         <v>100</v>
       </c>
       <c r="G202" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="2">
         <v>202</v>
       </c>
       <c r="B203" t="s">
+        <v>515</v>
+      </c>
+      <c r="C203" t="s">
         <v>516</v>
       </c>
-      <c r="C203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" t="s">
         <v>9</v>
       </c>
       <c r="E203">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F203">
         <v>100</v>
       </c>
       <c r="G203" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="2">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>518</v>
       </c>
       <c r="C204" t="s">
         <v>519</v>
       </c>
       <c r="D204" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E204">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F204">
-        <v>208</v>
+        <v>100</v>
       </c>
       <c r="G204" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="2">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>521</v>
       </c>
       <c r="C205" t="s">
         <v>519</v>
       </c>
       <c r="D205" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="E205">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F205">
-        <v>208</v>
+        <v>100</v>
       </c>
       <c r="G205" t="s">
         <v>522</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" s="2">
+        <v>205</v>
+      </c>
+      <c r="B206" t="s">
+        <v>523</v>
+      </c>
+      <c r="C206" t="s">
+        <v>524</v>
+      </c>
+      <c r="D206" t="s">
+        <v>68</v>
+      </c>
+      <c r="E206">
+        <v>1</v>
+      </c>
+      <c r="F206">
+        <v>208</v>
+      </c>
+      <c r="G206" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="2">
+        <v>206</v>
+      </c>
+      <c r="B207" t="s">
+        <v>526</v>
+      </c>
+      <c r="C207" t="s">
+        <v>524</v>
+      </c>
+      <c r="D207" t="s">
+        <v>68</v>
+      </c>
+      <c r="E207">
+        <v>1</v>
+      </c>
+      <c r="F207">
+        <v>208</v>
+      </c>
+      <c r="G207" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>