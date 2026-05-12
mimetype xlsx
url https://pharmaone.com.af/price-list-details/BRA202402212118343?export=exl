--- v0 (2025-11-07)
+++ v1 (2026-05-12)
@@ -12,1181 +12,1178 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price List Details" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Sr</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Generic Name</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Pack Size</t>
   </si>
   <si>
     <t>Carton Size</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>ALPHACOLINE INJECTION</t>
   </si>
   <si>
     <t>( Citicoline 250mg/2ml )</t>
   </si>
   <si>
     <t>Injections</t>
   </si>
   <si>
-    <t>AFN 697.20</t>
+    <t>AFN 747.00</t>
   </si>
   <si>
     <t>AMLO-Q 10MG TABLET</t>
   </si>
   <si>
     <t>( Amlodipine Besylate USP equivalent to Amlodipine 5mg )</t>
   </si>
   <si>
     <t>Tablets</t>
   </si>
   <si>
-    <t>AFN 61.54</t>
+    <t>AFN 65.94</t>
   </si>
   <si>
     <t>AMLO-Q 5MG TABLET</t>
   </si>
   <si>
-    <t>AFN 51.41</t>
+    <t>AFN 55.08</t>
   </si>
   <si>
     <t>APIZYT 120ML SYRUP</t>
   </si>
   <si>
     <t>( Appetite stimulant )</t>
   </si>
   <si>
     <t>Syrup</t>
   </si>
   <si>
-    <t>AFN 94.72</t>
+    <t>AFN 101.49</t>
   </si>
   <si>
     <t>BIOCOBAL 500MCG INJECTION</t>
   </si>
   <si>
     <t>( Mecobalamin 500mcg )</t>
   </si>
   <si>
-    <t>AFN 380.80</t>
+    <t>AFN 408.00</t>
   </si>
   <si>
     <t>CALDREE 600MG+200IU TABLET</t>
   </si>
   <si>
     <t>( Calcium Carbonate 600mg + Vitamin D3 200 IU )</t>
   </si>
   <si>
-    <t>AFN 157.27</t>
+    <t>AFN 168.50</t>
   </si>
   <si>
     <t>CALDREE DS 600MG+400IU TABLET</t>
   </si>
   <si>
     <t>( Calcium Carbonate 600mg + Vitamin D3 400 IU )</t>
   </si>
   <si>
-    <t>AFN 269.61</t>
+    <t>AFN 288.86</t>
   </si>
   <si>
     <t>CALDREE SOFT TABLET</t>
   </si>
   <si>
     <t>( Calcium Carbonate + Vitamin D3 )</t>
   </si>
   <si>
+    <t>AFN 153.00</t>
+  </si>
+  <si>
+    <t>CARNEEL 500MG CAPSULE</t>
+  </si>
+  <si>
+    <t>( Acetyl L-Carnitine )</t>
+  </si>
+  <si>
+    <t>Capsules</t>
+  </si>
+  <si>
+    <t>AFN 612.00</t>
+  </si>
+  <si>
+    <t>CQ10 100MG SOFTGEL</t>
+  </si>
+  <si>
+    <t>( Coenzyme Q10 )</t>
+  </si>
+  <si>
+    <t>Gels</t>
+  </si>
+  <si>
+    <t>AFN 489.60</t>
+  </si>
+  <si>
+    <t>CRANTOP 250MG SACHET</t>
+  </si>
+  <si>
+    <t>( Cranberry Extract 250mg )</t>
+  </si>
+  <si>
+    <t>Sachets</t>
+  </si>
+  <si>
+    <t>AFN 202.98</t>
+  </si>
+  <si>
+    <t>CYCIN 200MG/100ML INFUSION</t>
+  </si>
+  <si>
+    <t>( Ciprofloxacin 200mg )</t>
+  </si>
+  <si>
+    <t>AFN 122.40</t>
+  </si>
+  <si>
+    <t>CYCIN 250MG TABLET</t>
+  </si>
+  <si>
+    <t>( Ciprofloxacin 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 66.30</t>
+  </si>
+  <si>
+    <t>CYCIN 500MG TABLET</t>
+  </si>
+  <si>
+    <t>( Ciprofloxacin 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 117.30</t>
+  </si>
+  <si>
+    <t>CYCIN IV 100MG/50ML INFUSION</t>
+  </si>
+  <si>
+    <t>( Ciprofloxacin 100mg )</t>
+  </si>
+  <si>
+    <t>DAYFORT 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftazidime 1g )</t>
+  </si>
+  <si>
+    <t>AFN 112.99</t>
+  </si>
+  <si>
+    <t>DAYLINE IV 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 63.23</t>
+  </si>
+  <si>
+    <t>DAYLINE IM 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone 250mg)</t>
+  </si>
+  <si>
+    <t>DAYLINE IM 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 88.23</t>
+  </si>
+  <si>
+    <t>DAYLINE IV 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone 1g )</t>
+  </si>
+  <si>
+    <t>DAYLINE IV 2G INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone 2g )</t>
+  </si>
+  <si>
+    <t>AFN 119.34</t>
+  </si>
+  <si>
+    <t>DAYLINE IV 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>DAYPIME 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefepime 1g )</t>
+  </si>
+  <si>
+    <t>AFN 219.30</t>
+  </si>
+  <si>
+    <t>DAYPIME 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefepime 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 147.90</t>
+  </si>
+  <si>
+    <t>DAYTAXIME 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefotaxime 1g )</t>
+  </si>
+  <si>
+    <t>AFN 78.08</t>
+  </si>
+  <si>
+    <t>DAYTAXIME 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefotaxime 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 30.82</t>
+  </si>
+  <si>
+    <t>DAYTAXIME 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Cefotaxime 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 47.05</t>
+  </si>
+  <si>
+    <t>DAYZONE IV 1G INJECTION</t>
+  </si>
+  <si>
+    <t>EBAK 10MG TABLET</t>
+  </si>
+  <si>
+    <t>( Ebastine IP 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 42.99</t>
+  </si>
+  <si>
+    <t>EBAK 20MG TABLET</t>
+  </si>
+  <si>
+    <t>( Ebastine IP 20mg )</t>
+  </si>
+  <si>
+    <t>AFN 59.68</t>
+  </si>
+  <si>
+    <t>EM-FLOX 400MG TABLET</t>
+  </si>
+  <si>
+    <t>( Moxifloxacin 400mg )</t>
+  </si>
+  <si>
+    <t>AFN 168.30</t>
+  </si>
+  <si>
+    <t>EMPAGLI 10MG TABLET</t>
+  </si>
+  <si>
+    <t>( Empagliflozin USP 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 106.59</t>
+  </si>
+  <si>
+    <t>EMPAGLI 25MG TABLET</t>
+  </si>
+  <si>
+    <t>( Empagliflozin USP 25mg )</t>
+  </si>
+  <si>
+    <t>AFN 137.70</t>
+  </si>
+  <si>
+    <t>EMPAGLIMET 12.5MG+850MG TABLET</t>
+  </si>
+  <si>
+    <t>( Empagliflozin USP 12.5mg Metformin HCl USP 850mg )</t>
+  </si>
+  <si>
+    <t>AFN 126.48</t>
+  </si>
+  <si>
+    <t>EMPAGLIMET 12.5MG+1000MG TABLET</t>
+  </si>
+  <si>
+    <t>( Empagliflozin USP 12.5mg Metformin HCl USP1000mg )</t>
+  </si>
+  <si>
+    <t>EMPAGLIMET 12.5MG+500MG TABLET</t>
+  </si>
+  <si>
+    <t>( Empagliflozin USP 12.5mg Metformin HCl USP 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 112.20</t>
+  </si>
+  <si>
+    <t>ESKEM 20MG CAPSULE</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 20mg )</t>
+  </si>
+  <si>
+    <t>AFN 100.98</t>
+  </si>
+  <si>
+    <t>ESKEM 40MG CAPSULE</t>
+  </si>
+  <si>
+    <t>( Esomeprazole 40mg )</t>
+  </si>
+  <si>
     <t>AFN 142.80</t>
   </si>
   <si>
-    <t>CARNEEL 500MG CAPSULE</t>
-[...38 lines deleted...]
-    <t>( Ciprofloxacin 200mg )</t>
+    <t>EXEMPA-LIN MET XR 10+5+1000MG TABLET</t>
+  </si>
+  <si>
+    <t>( Empagliflozin + Linagliptin + Metformin 1000mg )</t>
+  </si>
+  <si>
+    <t>EXEMPA-LIN MET XR 12.5+2.5+1000MG TABLET</t>
+  </si>
+  <si>
+    <t>EXEMPA-LIN MET XR 25+5+1000MG TABLET</t>
+  </si>
+  <si>
+    <t>AFN 181.56</t>
+  </si>
+  <si>
+    <t>FAMOPSIN 20MG TABLET</t>
+  </si>
+  <si>
+    <t>( Famotidine 20mg )</t>
+  </si>
+  <si>
+    <t>AFN 63.24</t>
+  </si>
+  <si>
+    <t>FAMOPSIN 40MG TAB</t>
+  </si>
+  <si>
+    <t>( Famotidine 40mg )</t>
+  </si>
+  <si>
+    <t>FORTIUS 10MG TABLET</t>
+  </si>
+  <si>
+    <t>( Rosuvastatin 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 109.65</t>
+  </si>
+  <si>
+    <t>FORTIUS 20MG TABLET</t>
+  </si>
+  <si>
+    <t>( Rosuvastatin 20mg )</t>
+  </si>
+  <si>
+    <t>FORTIUS 5MG TABLET</t>
+  </si>
+  <si>
+    <t>( Rosuvastatin 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 36.72</t>
+  </si>
+  <si>
+    <t>FREEHALE 10MG TABLET</t>
+  </si>
+  <si>
+    <t>( Montelukast 10mg )</t>
+  </si>
+  <si>
+    <t>FREEHALE 4MG SACHETS</t>
+  </si>
+  <si>
+    <t>( Montelukast 4mg )</t>
+  </si>
+  <si>
+    <t>AFN 96.90</t>
+  </si>
+  <si>
+    <t>FREEHALE 5MG TABLET</t>
+  </si>
+  <si>
+    <t>( Montelukast 5mg )</t>
+  </si>
+  <si>
+    <t>AFN 86.70</t>
+  </si>
+  <si>
+    <t>HIZONE IM 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ceftriaxone Sodium 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 33.60</t>
+  </si>
+  <si>
+    <t>HIZONE IV 1G INJECTION</t>
+  </si>
+  <si>
+    <t>AFN 114.60</t>
+  </si>
+  <si>
+    <t>HIZONE IV 250MG INJECTION</t>
+  </si>
+  <si>
+    <t>ITOPER 50MG TABLET</t>
+  </si>
+  <si>
+    <t>( Itopride Hydrochloride 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 57.58</t>
+  </si>
+  <si>
+    <t>JARDIN 10MG TABLET</t>
+  </si>
+  <si>
+    <t>( Loratodine 10mg )</t>
+  </si>
+  <si>
+    <t>AFN 32.74</t>
+  </si>
+  <si>
+    <t>JARDIN-D 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Desloratadine 0.5mg )</t>
+  </si>
+  <si>
+    <t>AFN 66.10</t>
+  </si>
+  <si>
+    <t>JARDIN-D 5MG TABLET</t>
+  </si>
+  <si>
+    <t>( Desloratadine 5mg )</t>
+  </si>
+  <si>
+    <t>KROFF 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Ivy Leaf Extract 35mg )</t>
+  </si>
+  <si>
+    <t>LCYN 250MG TABLET</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 81.60</t>
+  </si>
+  <si>
+    <t>LCYN 500MG TABLET</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 500mg )</t>
+  </si>
+  <si>
+    <t>LCYN 750MG TABLET</t>
+  </si>
+  <si>
+    <t>( Levofloxacin 750mg )</t>
+  </si>
+  <si>
+    <t>MAXFOL 400MCG TABLET</t>
+  </si>
+  <si>
+    <t>( L-Methylfolate 400mg )</t>
+  </si>
+  <si>
+    <t>AFN 102.31</t>
+  </si>
+  <si>
+    <t>MAXFOL 600MCG TABLET</t>
+  </si>
+  <si>
+    <t>( L-Methylfolate 600mg )</t>
+  </si>
+  <si>
+    <t>AFN 132.40</t>
+  </si>
+  <si>
+    <t>MEROQUE IV 1G INJECTION</t>
+  </si>
+  <si>
+    <t>( Meropenem 1g )</t>
+  </si>
+  <si>
+    <t>AFN 650.25</t>
+  </si>
+  <si>
+    <t>MEROQUE IV 500MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Meropenem 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 331.50</t>
+  </si>
+  <si>
+    <t>MIXEL 100MG/5ML SUSPENSION</t>
+  </si>
+  <si>
+    <t>( Cefixime 100mg )</t>
+  </si>
+  <si>
+    <t>Suspension</t>
+  </si>
+  <si>
+    <t>AFN 81.86</t>
+  </si>
+  <si>
+    <t>MIXEL 200MG CAPSULE</t>
+  </si>
+  <si>
+    <t>( Cefixime 200mg )</t>
+  </si>
+  <si>
+    <t>AFN 77.48</t>
+  </si>
+  <si>
+    <t>MIXEL 400MG CAPSULE</t>
+  </si>
+  <si>
+    <t>( Cefixime 400mg )</t>
+  </si>
+  <si>
+    <t>AFN 147.79</t>
+  </si>
+  <si>
+    <t>MIXEL DS 200MG/5ML SUSPENSION</t>
+  </si>
+  <si>
+    <t>AFN 105.33</t>
+  </si>
+  <si>
+    <t>MONAK 30MG INJECTION</t>
+  </si>
+  <si>
+    <t>( Ketorolac Tromethamine ( IP ) 30mg )</t>
+  </si>
+  <si>
+    <t>AFN 147.65</t>
+  </si>
+  <si>
+    <t>NIMODEN 30MG TABLET</t>
+  </si>
+  <si>
+    <t>( Nimodipine 30mg )</t>
+  </si>
+  <si>
+    <t>ONAMED 150MG CAPSULE</t>
+  </si>
+  <si>
+    <t>( Fluconazole 150mg )</t>
+  </si>
+  <si>
+    <t>AFN 61.86</t>
+  </si>
+  <si>
+    <t>ONE 3 20+120MG TABLET</t>
+  </si>
+  <si>
+    <t>( Artemether 20mg + Lumefantrine 120mg )</t>
+  </si>
+  <si>
+    <t>ONE 3 40+240MG TABLET</t>
+  </si>
+  <si>
+    <t>( Artemether 40mg + Lumefantrine 240mg )</t>
+  </si>
+  <si>
+    <t>AFN 67.32</t>
+  </si>
+  <si>
+    <t>ONE 3 80+480MG TABLET</t>
+  </si>
+  <si>
+    <t>( Artemether 80mg + Lumefantrine 480mg )</t>
+  </si>
+  <si>
+    <t>AFN 131.58</t>
+  </si>
+  <si>
+    <t>OSLIA 200000IU SOFTGEL CAPSULE</t>
+  </si>
+  <si>
+    <t>( Vitamin D3 … 200000IU )</t>
+  </si>
+  <si>
+    <t>AFN 108.32</t>
+  </si>
+  <si>
+    <t>PLATLO 75MG TABLET</t>
+  </si>
+  <si>
+    <t>( Clopidogrel 75mg )</t>
+  </si>
+  <si>
+    <t>AFN 87.60</t>
+  </si>
+  <si>
+    <t>POLYMALT 100MG TABLET</t>
+  </si>
+  <si>
+    <t>( Iron III Hydroxide Polymaltose Complex 100mg )</t>
+  </si>
+  <si>
+    <t>AFN 78.38</t>
+  </si>
+  <si>
+    <t>POLYMALT 120ML SYRUP</t>
+  </si>
+  <si>
+    <t>( Iron (Ill) Hydroxide Polymaltose 50mg )</t>
+  </si>
+  <si>
+    <t>AFN 82.61</t>
+  </si>
+  <si>
+    <t>POLYMALT-F 100MG+0.35MG TABLET</t>
+  </si>
+  <si>
+    <t>( Iron III Hydroxide Polymaltose Complex 100mg + Folic Acid 0.35 mg )</t>
+  </si>
+  <si>
+    <t>AFN 104.20</t>
+  </si>
+  <si>
+    <t>PYLOCLAR 250MG TABLET</t>
+  </si>
+  <si>
+    <t>( Clarithromycin 250mg )</t>
+  </si>
+  <si>
+    <t>AFN 163.22</t>
+  </si>
+  <si>
+    <t>PYLOCLAR 500MG TABLET</t>
+  </si>
+  <si>
+    <t>( Clarithromycin 500mg )</t>
+  </si>
+  <si>
+    <t>AFN 250.41</t>
+  </si>
+  <si>
+    <t>PYTEX 20MG TABLET</t>
+  </si>
+  <si>
+    <t>( Piroxicam-β-Cyclodextrin MS 191.2mg equivalent to Piroxicam 20mg )</t>
   </si>
   <si>
     <t>AFN 114.24</t>
   </si>
   <si>
-    <t>CYCIN 250MG TABLET</t>
-[...556 lines deleted...]
-  <si>
     <t>Q-BACT 1G INJECTION</t>
   </si>
   <si>
     <t>( Cefoperazone 500mg Sulbactam 500mg )</t>
   </si>
   <si>
-    <t>AFN 124.95</t>
+    <t>AFN 133.88</t>
   </si>
   <si>
     <t>Q-BACT 2G INJECTION</t>
   </si>
   <si>
     <t>( Cefoperazone 1g Sulbactam 1g )</t>
   </si>
   <si>
-    <t>AFN 177.31</t>
+    <t>AFN 189.98</t>
   </si>
   <si>
     <t>QSARTAN 25MG TABLET</t>
   </si>
   <si>
     <t>( Losartan Potassium 25mg )</t>
   </si>
   <si>
-    <t>AFN 58.55</t>
+    <t>AFN 62.73</t>
   </si>
   <si>
     <t>QSARTAN 50MG TABLET</t>
   </si>
   <si>
     <t>( Losartan Potassium 50mg )</t>
   </si>
   <si>
-    <t>AFN 87.58</t>
+    <t>AFN 93.84</t>
   </si>
   <si>
     <t>QSARTAN PLUS 50+12.5MG TABLET</t>
   </si>
   <si>
     <t>( Losartan Potassium 50mg Hydrochlorothiazide 12.5mg )</t>
   </si>
   <si>
-    <t>AFN 105.76</t>
+    <t>AFN 113.31</t>
   </si>
   <si>
     <t>REMETHAN 75MG INJECTION</t>
   </si>
   <si>
     <t>( Diclofenac Sodium 75mg )</t>
   </si>
   <si>
-    <t>AFN 111.32</t>
+    <t>AFN 119.27</t>
   </si>
   <si>
     <t>REMETHAN 50MG TABLET</t>
   </si>
   <si>
     <t>( Diclofenac Sodium 50mg )</t>
   </si>
   <si>
-    <t>AFN 48.79</t>
+    <t>AFN 52.28</t>
   </si>
   <si>
     <t>REMETHAN-R 100MG TABLET</t>
   </si>
   <si>
     <t>( Diclofenac Sodium 100mg )</t>
   </si>
   <si>
     <t>RETERIC 100MG CAPSULE</t>
   </si>
   <si>
     <t>( Pregabalin USP 100mg )</t>
   </si>
   <si>
-    <t>AFN 125.90</t>
+    <t>AFN 134.90</t>
   </si>
   <si>
     <t>RETERIC 150MG CAPSULE</t>
   </si>
   <si>
     <t>( Pregabalin USP 150mg )</t>
   </si>
   <si>
-    <t>AFN 131.38</t>
+    <t>AFN 140.76</t>
   </si>
   <si>
     <t>RETERIC 50MG CAPSULE</t>
   </si>
   <si>
     <t>( Pregabalin USP 50mg )</t>
   </si>
   <si>
-    <t>AFN 102.36</t>
+    <t>AFN 109.67</t>
   </si>
   <si>
     <t>RETERIC 75MG CAPSULE</t>
   </si>
   <si>
     <t>( Pregabalin USP 75mg )</t>
   </si>
   <si>
-    <t>AFN 113.51</t>
+    <t>AFN 121.62</t>
   </si>
   <si>
     <t>ROXVITA 30MG TABLET</t>
   </si>
   <si>
     <t>( Multivitamins )</t>
   </si>
   <si>
     <t>RULING 20MG CAPSULE</t>
   </si>
   <si>
     <t>( Omeprazole 20mg )</t>
   </si>
   <si>
-    <t>AFN 61.12</t>
+    <t>AFN 65.48</t>
   </si>
   <si>
     <t>RULING 40MG CAPSULE</t>
   </si>
   <si>
     <t>( Omeprazole 40mg )</t>
   </si>
   <si>
-    <t>AFN 93.06</t>
+    <t>AFN 99.71</t>
   </si>
   <si>
     <t>RULING 40MG+1680MG SACHETS</t>
   </si>
   <si>
     <t>( Omeprazole 40mg Sodium Bicarbonate 1680mg )</t>
   </si>
   <si>
-    <t>AFN 92.23</t>
+    <t>AFN 98.82</t>
   </si>
   <si>
     <t>RULING IV 40MG INJECTION</t>
   </si>
   <si>
-    <t>AFN 110.35</t>
+    <t>AFN 118.24</t>
   </si>
   <si>
     <t>SERLOFT 100MG TABLET</t>
   </si>
   <si>
     <t>( Sertraline 100mg )</t>
   </si>
   <si>
-    <t>AFN 147.56</t>
+    <t>AFN 158.10</t>
   </si>
   <si>
     <t>SERLOFT 50MG TABLET</t>
   </si>
   <si>
     <t>( Sertraline 50mg )</t>
   </si>
   <si>
-    <t>AFN 138.99</t>
+    <t>AFN 148.92</t>
   </si>
   <si>
     <t>SOLOSIN SR 0.4MG CAPSULE</t>
   </si>
   <si>
     <t>( Tamsulosin HCI 0.4mg )</t>
   </si>
   <si>
-    <t>AFN 233.24</t>
+    <t>AFN 249.90</t>
   </si>
   <si>
     <t>STAT-A 20MG TABLET</t>
   </si>
   <si>
     <t>( Atorvastatin 20mg )</t>
   </si>
   <si>
     <t>STAT-A 10MG TABLET</t>
   </si>
   <si>
     <t>( Atorvastatin 10mg )</t>
   </si>
   <si>
-    <t>AFN 68.54</t>
+    <t>AFN 73.44</t>
   </si>
   <si>
     <t>STAT-A 40MG TABLET</t>
   </si>
   <si>
     <t>( Atorvastatin 40mg )</t>
   </si>
   <si>
     <t>STOMACOL 10MG TABLET</t>
   </si>
   <si>
     <t>( Domperidone 10mg )</t>
   </si>
   <si>
-    <t>AFN 107.47</t>
+    <t>AFN 115.14</t>
   </si>
   <si>
     <t>SULVORID 25MG TABLET</t>
   </si>
   <si>
     <t>( Levosulpiride 25mg )</t>
   </si>
   <si>
-    <t>AFN 79.49</t>
+    <t>AFN 85.17</t>
   </si>
   <si>
     <t>SULVORID 50MG TABLET</t>
   </si>
   <si>
     <t>( Levosulpiride 50mg )</t>
   </si>
   <si>
-    <t>AFN 110.43</t>
+    <t>AFN 118.32</t>
   </si>
   <si>
     <t>SUNVIT IM 5MG (200,000IU) INJECTION ORAL</t>
   </si>
   <si>
     <t>( Cholecalciferol (Vitamin D3 200000IU) 5mg )</t>
   </si>
   <si>
-    <t>AFN 67.59</t>
+    <t>AFN 72.42</t>
   </si>
   <si>
     <t>TANDOLAX 2MG TABLET</t>
   </si>
   <si>
     <t>( Tizanidine as HCl USP 2mg )</t>
   </si>
   <si>
-    <t>AFN 35.05</t>
+    <t>AFN 37.55</t>
   </si>
   <si>
     <t>TANDOLAX 4MG TABLET</t>
   </si>
   <si>
     <t>( Tizanidine as HCl USP 4mg )</t>
   </si>
   <si>
-    <t>AFN 59.12</t>
+    <t>AFN 63.34</t>
   </si>
   <si>
     <t>UFRIM 10MG TABLET</t>
   </si>
   <si>
     <t>( Escitalopram 10mg )</t>
   </si>
   <si>
-    <t>AFN 91.87</t>
-[...1 lines deleted...]
-  <si>
     <t>UFRIM 20MG TABLET</t>
   </si>
   <si>
     <t>( Escitalopram 20mg )</t>
   </si>
   <si>
     <t>VANCOTIC IV 500MG INJECTION</t>
   </si>
   <si>
     <t>( Vancomycin HCI 500mg )</t>
   </si>
   <si>
-    <t>AFN 238.97</t>
+    <t>AFN 256.04</t>
   </si>
   <si>
     <t>VANCOTIC IV 1G INJECTION</t>
   </si>
   <si>
     <t>( Vancomycin HCI 1g )</t>
   </si>
   <si>
-    <t>AFN 422.80</t>
+    <t>AFN 453.00</t>
   </si>
   <si>
     <t>VIDA-Z TABLET</t>
   </si>
   <si>
     <t>( Vitamin minerals folic acid )</t>
   </si>
   <si>
-    <t>AFN 219.06</t>
+    <t>AFN 234.70</t>
   </si>
   <si>
     <t>VIDACAL-C 1000+500+327MG SACHETS</t>
   </si>
   <si>
     <t>( Calcium + Vitamin C Supplement ( BP ) 27mg )</t>
   </si>
   <si>
     <t>VILDOMET 50+1000MG TABLET</t>
   </si>
   <si>
     <t>( Vildagliptin 50mg + Metformin HCI 1000mg )</t>
   </si>
   <si>
     <t>VILDOMET 50+500MG TABLET</t>
   </si>
   <si>
     <t>( Vildagliptin 50mg + Metformin HCI 500mg )</t>
   </si>
   <si>
     <t>VILDOMET 50+850MG TABLET</t>
   </si>
   <si>
     <t>( Vildagliptin 50mg + Metformin HCI 850mg )</t>
   </si>
   <si>
-    <t>AFN 118.52</t>
+    <t>AFN 126.99</t>
   </si>
   <si>
     <t>VILDOS 50MG TABLET</t>
   </si>
   <si>
     <t>( Vildagliptin 50mg )</t>
   </si>
   <si>
-    <t>AFN 159.94</t>
+    <t>AFN 171.36</t>
   </si>
   <si>
     <t>VINZAT IV 4G+500MG INJECTION</t>
   </si>
   <si>
     <t>( Piperacillin + Tazobactam )</t>
   </si>
   <si>
-    <t>AFN 232.46</t>
+    <t>AFN 249.06</t>
   </si>
   <si>
     <t>VONRIK 10MG TABLET</t>
   </si>
   <si>
     <t>( Vonoprazan Fumarate 10mg )</t>
   </si>
   <si>
     <t>VONRIK 20MG TABLET</t>
   </si>
   <si>
     <t>( Vonoprazan Fumarate 20mg )</t>
   </si>
   <si>
     <t>ZEENARYL 1MG TABLET</t>
   </si>
   <si>
     <t>( Glimepiride 1mg )</t>
   </si>
   <si>
-    <t>AFN 38.08</t>
+    <t>AFN 40.80</t>
   </si>
   <si>
     <t>ZEENARYL 2MG TABLET</t>
   </si>
   <si>
     <t>( Glimepiride 2mg )</t>
   </si>
   <si>
-    <t>AFN 57.12</t>
+    <t>AFN 61.20</t>
   </si>
   <si>
     <t>ZEENARYL 3MG TABLET</t>
   </si>
   <si>
     <t>( Glimepiride 3mg )</t>
   </si>
   <si>
-    <t>AFN 60.21</t>
+    <t>AFN 64.52</t>
   </si>
   <si>
     <t>ZEENARYL 4MG TABLET</t>
   </si>
   <si>
     <t>( Glimepiride 4mg )</t>
   </si>
   <si>
-    <t>AFN 85.68</t>
+    <t>AFN 91.80</t>
   </si>
   <si>
     <t>ZOLKI 400MG TABLET</t>
   </si>
   <si>
     <t>( Linezolid 400mg )</t>
   </si>
   <si>
-    <t>AFN 214.20</t>
+    <t>AFN 229.50</t>
   </si>
   <si>
     <t>ZOLKI 600MG TABLET</t>
   </si>
   <si>
     <t>( Linezolid 600mg )</t>
   </si>
   <si>
-    <t>AFN 304.64</t>
+    <t>AFN 326.40</t>
   </si>
   <si>
     <t>ZOLKI 600MG/300ML I.V INFUSION</t>
   </si>
   <si>
     <t>ZYTO 200MG/5ML SUSPENSION</t>
   </si>
   <si>
     <t>( Azithromycin 200mg )</t>
   </si>
   <si>
-    <t>AFN 71.00</t>
+    <t>AFN 76.07</t>
   </si>
   <si>
     <t>ZYTO 250MG TABLET</t>
   </si>
   <si>
     <t>( Azithromycin 250mg )</t>
   </si>
   <si>
-    <t>AFN 84.30</t>
+    <t>AFN 90.32</t>
   </si>
   <si>
     <t>ZYTO 500MG TABLET</t>
   </si>
   <si>
     <t>( Azithromycin 500mg )</t>
   </si>
   <si>
-    <t>AFN 122.20</t>
+    <t>AFN 130.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -2510,117 +2507,117 @@
       </c>
       <c r="G42" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
       <c r="C43" t="s">
         <v>124</v>
       </c>
       <c r="D43" t="s">
         <v>13</v>
       </c>
       <c r="E43">
         <v>20</v>
       </c>
       <c r="F43">
         <v>400</v>
       </c>
       <c r="G43" t="s">
-        <v>61</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E44">
         <v>10</v>
       </c>
       <c r="F44">
         <v>400</v>
       </c>
       <c r="G44" t="s">
-        <v>61</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>13</v>
       </c>
       <c r="E45">
         <v>10</v>
       </c>
       <c r="F45">
         <v>200</v>
       </c>
       <c r="G45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
         <v>13</v>
       </c>
       <c r="E46">
         <v>10</v>
       </c>
       <c r="F46">
         <v>200</v>
       </c>
       <c r="G46" t="s">
-        <v>132</v>
+        <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>13</v>
       </c>
       <c r="E47">
         <v>10</v>
       </c>
       <c r="F47">
         <v>200</v>
       </c>
       <c r="G47" t="s">
         <v>135</v>
       </c>
     </row>
@@ -4111,557 +4108,557 @@
       </c>
       <c r="G112" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="2">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>316</v>
       </c>
       <c r="C113" t="s">
         <v>317</v>
       </c>
       <c r="D113" t="s">
         <v>13</v>
       </c>
       <c r="E113">
         <v>14</v>
       </c>
       <c r="F113">
         <v>200</v>
       </c>
       <c r="G113" t="s">
-        <v>318</v>
+        <v>233</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="2">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>318</v>
+      </c>
+      <c r="C114" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="D114" t="s">
         <v>13</v>
       </c>
       <c r="E114">
         <v>14</v>
       </c>
       <c r="F114">
         <v>200</v>
       </c>
       <c r="G114" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="2">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>320</v>
+      </c>
+      <c r="C115" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D115" t="s">
         <v>9</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
       <c r="F115">
         <v>200</v>
       </c>
       <c r="G115" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2">
         <v>115</v>
       </c>
       <c r="B116" t="s">
+        <v>323</v>
+      </c>
+      <c r="C116" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="D116" t="s">
         <v>9</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
       <c r="F116">
         <v>200</v>
       </c>
       <c r="G116" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="2">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>326</v>
+      </c>
+      <c r="C117" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D117" t="s">
         <v>13</v>
       </c>
       <c r="E117">
         <v>30</v>
       </c>
       <c r="F117">
         <v>200</v>
       </c>
       <c r="G117" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="2">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>329</v>
+      </c>
+      <c r="C118" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D118" t="s">
         <v>9</v>
       </c>
       <c r="E118">
         <v>10</v>
       </c>
       <c r="F118">
         <v>200</v>
       </c>
       <c r="G118" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="2">
         <v>118</v>
       </c>
       <c r="B119" t="s">
+        <v>331</v>
+      </c>
+      <c r="C119" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="E119">
         <v>14</v>
       </c>
       <c r="F119">
         <v>200</v>
       </c>
       <c r="G119" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="2">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>333</v>
+      </c>
+      <c r="C120" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D120" t="s">
         <v>13</v>
       </c>
       <c r="E120">
         <v>14</v>
       </c>
       <c r="F120">
         <v>200</v>
       </c>
       <c r="G120" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="2">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>335</v>
+      </c>
+      <c r="C121" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D121" t="s">
         <v>13</v>
       </c>
       <c r="E121">
         <v>14</v>
       </c>
       <c r="F121">
         <v>200</v>
       </c>
       <c r="G121" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="2">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>338</v>
+      </c>
+      <c r="C122" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D122" t="s">
         <v>13</v>
       </c>
       <c r="E122">
         <v>28</v>
       </c>
       <c r="F122">
         <v>200</v>
       </c>
       <c r="G122" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="2">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>341</v>
+      </c>
+      <c r="C123" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="D123" t="s">
         <v>9</v>
       </c>
       <c r="E123">
         <v>2</v>
       </c>
       <c r="F123">
         <v>200</v>
       </c>
       <c r="G123" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="2">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>344</v>
+      </c>
+      <c r="C124" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="D124" t="s">
         <v>13</v>
       </c>
       <c r="E124">
         <v>14</v>
       </c>
       <c r="F124">
         <v>200</v>
       </c>
       <c r="G124" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="2">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>346</v>
+      </c>
+      <c r="C125" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D125" t="s">
         <v>13</v>
       </c>
       <c r="E125">
         <v>14</v>
       </c>
       <c r="F125">
         <v>200</v>
       </c>
       <c r="G125" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="2">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D126" t="s">
         <v>13</v>
       </c>
       <c r="E126">
         <v>20</v>
       </c>
       <c r="F126">
         <v>200</v>
       </c>
       <c r="G126" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="2">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="D127" t="s">
         <v>13</v>
       </c>
       <c r="E127">
         <v>20</v>
       </c>
       <c r="F127">
         <v>200</v>
       </c>
       <c r="G127" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="2">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>354</v>
+      </c>
+      <c r="C128" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D128" t="s">
         <v>13</v>
       </c>
       <c r="E128">
         <v>20</v>
       </c>
       <c r="F128">
         <v>200</v>
       </c>
       <c r="G128" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="2">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>357</v>
+      </c>
+      <c r="C129" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D129" t="s">
         <v>13</v>
       </c>
       <c r="E129">
         <v>20</v>
       </c>
       <c r="F129">
         <v>200</v>
       </c>
       <c r="G129" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="2">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>360</v>
+      </c>
+      <c r="C130" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D130" t="s">
         <v>13</v>
       </c>
       <c r="E130">
         <v>12</v>
       </c>
       <c r="F130">
         <v>200</v>
       </c>
       <c r="G130" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="2">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>363</v>
+      </c>
+      <c r="C131" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D131" t="s">
         <v>13</v>
       </c>
       <c r="E131">
         <v>12</v>
       </c>
       <c r="F131">
         <v>200</v>
       </c>
       <c r="G131" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="2">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C132" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D132" t="s">
         <v>9</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132">
         <v>50</v>
       </c>
       <c r="G132" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="2">
         <v>132</v>
       </c>
       <c r="B133" t="s">
+        <v>367</v>
+      </c>
+      <c r="C133" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D133" t="s">
         <v>184</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133">
         <v>100</v>
       </c>
       <c r="G133" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="2">
         <v>133</v>
       </c>
       <c r="B134" t="s">
+        <v>370</v>
+      </c>
+      <c r="C134" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D134" t="s">
         <v>13</v>
       </c>
       <c r="E134">
         <v>6</v>
       </c>
       <c r="F134">
         <v>200</v>
       </c>
       <c r="G134" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="2">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>373</v>
+      </c>
+      <c r="C135" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="D135" t="s">
         <v>13</v>
       </c>
       <c r="E135">
         <v>6</v>
       </c>
       <c r="F135">
         <v>200</v>
       </c>
       <c r="G135" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>