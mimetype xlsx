--- v1 (2026-05-12)
+++ v2 (2026-07-22)
@@ -380,51 +380,51 @@
   <si>
     <t>AFN 100.98</t>
   </si>
   <si>
     <t>ESKEM 40MG CAPSULE</t>
   </si>
   <si>
     <t>( Esomeprazole 40mg )</t>
   </si>
   <si>
     <t>AFN 142.80</t>
   </si>
   <si>
     <t>EXEMPA-LIN MET XR 10+5+1000MG TABLET</t>
   </si>
   <si>
     <t>( Empagliflozin + Linagliptin + Metformin 1000mg )</t>
   </si>
   <si>
     <t>EXEMPA-LIN MET XR 12.5+2.5+1000MG TABLET</t>
   </si>
   <si>
     <t>EXEMPA-LIN MET XR 25+5+1000MG TABLET</t>
   </si>
   <si>
-    <t>AFN 181.56</t>
+    <t>AFN 123.93</t>
   </si>
   <si>
     <t>FAMOPSIN 20MG TABLET</t>
   </si>
   <si>
     <t>( Famotidine 20mg )</t>
   </si>
   <si>
     <t>AFN 63.24</t>
   </si>
   <si>
     <t>FAMOPSIN 40MG TAB</t>
   </si>
   <si>
     <t>( Famotidine 40mg )</t>
   </si>
   <si>
     <t>FORTIUS 10MG TABLET</t>
   </si>
   <si>
     <t>( Rosuvastatin 10mg )</t>
   </si>
   <si>
     <t>AFN 109.65</t>
   </si>
@@ -476,51 +476,51 @@
   <si>
     <t>AFN 33.60</t>
   </si>
   <si>
     <t>HIZONE IV 1G INJECTION</t>
   </si>
   <si>
     <t>AFN 114.60</t>
   </si>
   <si>
     <t>HIZONE IV 250MG INJECTION</t>
   </si>
   <si>
     <t>ITOPER 50MG TABLET</t>
   </si>
   <si>
     <t>( Itopride Hydrochloride 50mg )</t>
   </si>
   <si>
     <t>AFN 57.58</t>
   </si>
   <si>
     <t>JARDIN 10MG TABLET</t>
   </si>
   <si>
-    <t>( Loratodine 10mg )</t>
+    <t>( Loratadine 10mg )</t>
   </si>
   <si>
     <t>AFN 32.74</t>
   </si>
   <si>
     <t>JARDIN-D 120ML SYRUP</t>
   </si>
   <si>
     <t>( Desloratadine 0.5mg )</t>
   </si>
   <si>
     <t>AFN 66.10</t>
   </si>
   <si>
     <t>JARDIN-D 5MG TABLET</t>
   </si>
   <si>
     <t>( Desloratadine 5mg )</t>
   </si>
   <si>
     <t>KROFF 120ML SYRUP</t>
   </si>
   <si>
     <t>( Ivy Leaf Extract 35mg )</t>
   </si>